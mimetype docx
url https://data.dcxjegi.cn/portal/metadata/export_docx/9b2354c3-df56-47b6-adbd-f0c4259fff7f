--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,785 +2,1134 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Snow utilization and prevention and control of avalanches and snow disasters</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">积雪利用及雪崩与积雪灾害防治问题</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02319</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Snow utilization and prevention and control of avalanches and snow disasters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">33110.11.ariddc.02319</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12389/ariddc.02319</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02319</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The articles included in this collection are based on reports delivered at the Interdepartmental Working Conference on Snow Research held by the Institute of Geography of the Academy of Sciences of the Soviet Union in December 1954. More than 40 reports were heard and discussed at the meeting, which summarized the results of snow cover research in recent years and pointed out the direction for further research to make the most of snow in the national economy. The report containing the collection addresses the prevention and control of avalanches and snow accumulation on railways and highways, as well as the rational use of snow in agriculture. In order to develop the most effective methods of snow interception and snow damage prevention, it is first necessary to study the snow transportation and deposition processes and the structure of wind and snow flows; therefore, many articles on these issues are included in the collection. Production practice in arid areas in my country shows that one of the most effective methods for snow retention is to plant high-stalk crops (such as corn, sunflower, etc.) as barriers. Several articles describe experiences with applying this method. Storing snow on the fields reduces the amount of snow carried by the wind, thereby reducing the harm of snow accumulation. The joint measures of snow interception and snow damage prevention will make the fullest use of the snow cover. Several methodological articles are also included in the collection. Materials covering the physical and mechanical properties of snow cover, the role of snow cover in natural processes, its geographical distribution rules, and the formation process of snowmelt and runoff will be published at the same time in another special edition. </w:t>
+        <w:t xml:space="preserve">本文集所收录的文章，以1954年12月苏联科学院地理研究所召开的积雪研究跨部门工作会议上宣读的报告为基础。 会议上听取并讨论了四十多篇报告，这些报告总结了近年来积雪覆盖层研究的成果，并为进一步开展研究、以便在国民经济中最充分地利用积雪指明了方向。 文集收录的报告阐述了在铁路和公路上防治雪崩与积雪堆积，以及在农业中合理利用积雪的问题。 为制定最有效的积雪拦蓄与防雪害方法，首先必须研究雪的搬运和沉积过程以及风雪流的结构；因此，文集中收录了多篇关于这些问题的文章。 我国干旱地区的生产实践表明，积雪拦蓄最有效的方法之一是种植高秆作物（如玉米、向日葵等）作为屏障。数篇文章阐述了应用此方法的经验。 在田地上拦蓄积雪可减少风搬运的雪量，从而降低积雪堆积的危害。积雪拦蓄与防治雪害的联合措施将使积雪覆盖层得到最充分的利用。 文集中还收录了几篇方法论性质的文章。会议上涉及积雪物理力学特性、积雪覆盖层在自然过程中的作用、其地理分布规律以及融雪与径流形成过程的材料，将同时发表于另一特辑中。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author (Editorial Board): 丨.Д. Richter (丨.Д.Рихтер) Published by: 丨 зд а т ельс тво А к а д еми наук С С С С С СР Published: Moscow Publication year: 1956 Pages: 183 pages Language: Russian Collection barcode: XJLAS RU 70020908</w:t>
+        <w:t xml:space="preserve">作者（编委会）：Г.Д.里希特(Г.Д.Рихтер) 出版社：Издательство Академии наук СССР 出版地：莫斯科 出版年：1956年 页数：183页 语种：俄文 馆藏条形码：XJLAS RU 70020908</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Snow Utilization and Prevention and Control of Avalanche and Snow Disasters" without modification or deletion.</w:t>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《积雪利用及雪崩与积雪灾害防治问题》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The collected "Snow Utilization and Avalanche and Snow Disasters Prevention and Control Issues" were electronically processed and processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources","Snow Utilization and Avalanche and Snow Disasters Prevention and Control Issues" were unchanged and deleted. The data information is of reliable quality. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《积雪利用及雪崩与积雪灾害防治问题》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《积雪利用及雪崩与积雪灾害防治问题》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:94.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">94.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:PDF format</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> no </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Energy metabolism, Prokaryotic cells</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 能量代谢, 原核细胞</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Of Microbiology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">微生物学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1956</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1956</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1163,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1252,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1335,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1423,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1510,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. Snow utilization and prevention and control of avalanches and snow disasters. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02319.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 积雪利用及雪崩与积雪灾害防治问题. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02319.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>