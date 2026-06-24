--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">表层土壤,  化学元素</w:t>
+        <w:t xml:space="preserve"> 化学元素, 表层土壤</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1064,51 +1064,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吉尔吉斯斯坦,   哈萨克斯坦东部,   塔吉克斯坦,   乌兹别克斯坦 </w:t>
+        <w:t xml:space="preserve"> 乌兹别克斯坦,   哈萨克斯坦东部,   塔吉克斯坦,  吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>