--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2009-2012年中亚表层土壤元素数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2019年、2011年、2012年中国科学院新疆生态与地理研究所科研人员在哈萨克斯坦、吉尔吉斯斯坦、乌兹别克斯坦和塔吉克斯坦采集土壤表土样品，按照ICP土壤测定相关方法和标准分析化验土壤金属和非金属元素含量，包括Al、Ba、Be、Ca、Co、Cr、Cu、Fe、K、Li、Mg、Mn、Na、Ni、P、Pb、Sr、Ti、V和Zn等20种元素，数据反映表土元素组合及分布特征。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011 年 9—10 月先后对塔吉克斯坦西部帕米尔高原的内陆湖泊、河流、山地，西南部阿姆河及其支流，北部平原地区，东部平原和山区进行了考察并采集表层( 顶部 1 cm) 土壤、河底沙、湖泊沉积物或基岩共 87个样品，采样点位置见图 1： 图1：采样点位置图 2012年6月对哈萨克斯坦东部进行了考察并采集表层土壤82个样品，该地区隶属东哈萨克斯坦州及阿拉木图州，是哈萨克斯坦的工业发达地区，有色金属开采、冶炼、水力发电和畜产品加工为主的经济区。采样点位置见图2。 图2：哈萨克斯坦东部采样点位置示意图 2012 年对吉尔吉斯斯坦进行了科学考察,并在公路边、农田中和河边3中不同的环境下采集表土共计40个，采样点位置见图3。 图3：吉尔吉斯斯坦采样点位置示意图 2009年从首都塔什干至咸海，对乌兹别克斯坦不同地貌单元进行了科学考察。考察过程中兼顾交通便利和保证不同类型土壤的采集，重点对阿姆河流域不同海拔分布的土壤，以及咸海流域不同类型进行考察，并对28个点采集了共计31个不同类型表层土壤样品，采样点位置见图4。 图4：乌兹别克斯坦采样点示意图</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">所有采集的土壤样品冷冻干燥后，磨细至200目，经105℃烘箱烘干后，取0.120 ～ 0.125 g 样品于硝化罐中，加入0.5 mL 盐酸、4.0 mL 硝酸和3.0 mL 氢氟酸，在德国BerghofMWS-3微波硝化系统中硝化。自然冷却后，转移到聚四氟乙稀烧杯中，加0.5 mL 高氯酸蒸干，再加入5 mL 1:3 的硝酸，0.1 mL 双氧水和少量去离子水，加热溶解残渣。冷却后定容至25 mL，溶液转移到聚乙烯瓶内，在4℃环境下保存。用美国Leeman Labs Profile ICP-AES( 电感耦合等离子体原子发射光谱仪) 测定各化学元素浓度。 塔吉克斯坦采集的土壤样品冷冻干燥后，经测定，测得Al、Fe、Ca、Mg、Ti、Co、V、Cr、Sr、Cu、Zn、Mn、Ni、P、Na、Pb 及Cd 共17种元素含量。 哈萨克斯坦土壤样品冷冻干燥后，经测定，测得Al、K、Ti、Be、Ba、Fe、Co、Mg、V、Li、Cr、Mn、Na、P、Ni、Zn、Cu、Sr、Ca、Pb共20种元素含量。 吉尔吉斯斯坦土壤样品冷冻干燥后，经测定，共测得Al、Fe、Ca、Li、Na、K、Mg、Ti、Co、V、Cr、Be、Ba、Sr、Cu、Zn、Mn、Ni、P、Cd 等20 种元素含量。 乌兹别克斯坦土壤样品冷冻干燥后，经测定，共测得Al、Fe、Ca、Na、K、Mg、Ti、Co、V、Cr、Be、Ba、Sr、Cu、Zn、Mn、Ni、P、Cd 共19 种元素含量，其中Cd 低于检测限，未检出。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">所有采集的土壤样品实验室分析采用美国SPEX CertiPrePTM Custom Assurance Standard 多元素标准溶液，中国水系沉积物成份分析标准物质GBW07311 作为参考标准，平行分析误差小于±5%。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2009/01/01-2012/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2009/01/01-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦，哈萨克斯坦东部，塔吉克斯坦，乌兹别克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">653.9 KiB</w:t>
+        <w:t xml:space="preserve">data size:653.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 化学元素, 表层土壤</w:t>
+        <w:t xml:space="preserve">Theme:chemical elements, surface soil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤学 </w:t>
+        <w:t xml:space="preserve">Subject:soil Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011 2012 2019</w:t>
+        <w:t xml:space="preserve">Time:2011 2012 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 乌兹别克斯坦,   哈萨克斯坦东部,   塔吉克斯坦,  吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Uzbekistan,  Eastern Kazakhstan,  Tajikistan,  Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈曦. 2009-2012年中亚表层土壤元素数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00255.</w:t>
+        <w:t xml:space="preserve">chen xi. 2009-2012 Central Asian surface soil element data set in 2008. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00255.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>