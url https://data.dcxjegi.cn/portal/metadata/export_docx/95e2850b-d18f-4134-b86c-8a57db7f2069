--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2009-2012年中亚表层土壤元素数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">2019年、2011年、2012年中国科学院新疆生态与地理研究所科研人员在哈萨克斯坦、吉尔吉斯斯坦、乌兹别克斯坦和塔吉克斯坦采集土壤表土样品，按照ICP土壤测定相关方法和标准分析化验土壤金属和非金属元素含量，包括Al、Ba、Be、Ca、Co、Cr、Cu、Fe、K、Li、Mg、Mn、Na、Ni、P、Pb、Sr、Ti、V和Zn等20种元素，数据反映表土元素组合及分布特征。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2011 年 9—10 月先后对塔吉克斯坦西部帕米尔高原的内陆湖泊、河流、山地，西南部阿姆河及其支流，北部平原地区，东部平原和山区进行了考察并采集表层( 顶部 1 cm) 土壤、河底沙、湖泊沉积物或基岩共 87个样品，采样点位置见图 1： 图1：采样点位置图 2012年6月对哈萨克斯坦东部进行了考察并采集表层土壤82个样品，该地区隶属东哈萨克斯坦州及阿拉木图州，是哈萨克斯坦的工业发达地区，有色金属开采、冶炼、水力发电和畜产品加工为主的经济区。采样点位置见图2。 图2：哈萨克斯坦东部采样点位置示意图 2012 年对吉尔吉斯斯坦进行了科学考察,并在公路边、农田中和河边3中不同的环境下采集表土共计40个，采样点位置见图3。 图3：吉尔吉斯斯坦采样点位置示意图 2009年从首都塔什干至咸海，对乌兹别克斯坦不同地貌单元进行了科学考察。考察过程中兼顾交通便利和保证不同类型土壤的采集，重点对阿姆河流域不同海拔分布的土壤，以及咸海流域不同类型进行考察，并对28个点采集了共计31个不同类型表层土壤样品，采样点位置见图4。 图4：乌兹别克斯坦采样点示意图</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">所有采集的土壤样品冷冻干燥后，磨细至200目，经105℃烘箱烘干后，取0.120 ～ 0.125 g 样品于硝化罐中，加入0.5 mL 盐酸、4.0 mL 硝酸和3.0 mL 氢氟酸，在德国BerghofMWS-3微波硝化系统中硝化。自然冷却后，转移到聚四氟乙稀烧杯中，加0.5 mL 高氯酸蒸干，再加入5 mL 1:3 的硝酸，0.1 mL 双氧水和少量去离子水，加热溶解残渣。冷却后定容至25 mL，溶液转移到聚乙烯瓶内，在4℃环境下保存。用美国Leeman Labs Profile ICP-AES( 电感耦合等离子体原子发射光谱仪) 测定各化学元素浓度。 塔吉克斯坦采集的土壤样品冷冻干燥后，经测定，测得Al、Fe、Ca、Mg、Ti、Co、V、Cr、Sr、Cu、Zn、Mn、Ni、P、Na、Pb 及Cd 共17种元素含量。 哈萨克斯坦土壤样品冷冻干燥后，经测定，测得Al、K、Ti、Be、Ba、Fe、Co、Mg、V、Li、Cr、Mn、Na、P、Ni、Zn、Cu、Sr、Ca、Pb共20种元素含量。 吉尔吉斯斯坦土壤样品冷冻干燥后，经测定，共测得Al、Fe、Ca、Li、Na、K、Mg、Ti、Co、V、Cr、Be、Ba、Sr、Cu、Zn、Mn、Ni、P、Cd 等20 种元素含量。 乌兹别克斯坦土壤样品冷冻干燥后，经测定，共测得Al、Fe、Ca、Na、K、Mg、Ti、Co、V、Cr、Be、Ba、Sr、Cu、Zn、Mn、Ni、P、Cd 共19 种元素含量，其中Cd 低于检测限，未检出。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">所有采集的土壤样品实验室分析采用美国SPEX CertiPrePTM Custom Assurance Standard 多元素标准溶液，中国水系沉积物成份分析标准物质GBW07311 作为参考标准，平行分析误差小于±5%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2009/01/01-2012/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009/01/01-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吉尔吉斯斯坦，哈萨克斯坦东部，塔吉克斯坦，乌兹别克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:653.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">653.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.xls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:chemical elements, surface soil</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 化学元素, 表层土壤</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:soil Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011 2012 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011 2012 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Uzbekistan,  Eastern Kazakhstan,  Tajikistan,  Kyrgyzstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 乌兹别克斯坦,   哈萨克斯坦东部,   塔吉克斯坦,  吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:chen xi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈曦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">chen xi. 2009-2012 Central Asian surface soil element data set in 2008. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00255.</w:t>
+        <w:t xml:space="preserve">陈曦. 2009-2012年中亚表层土壤元素数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00255.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>