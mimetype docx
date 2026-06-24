--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -839,51 +839,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">积雪深度,  雪粒径,  雪层温度,  雪密度</w:t>
+        <w:t xml:space="preserve">积雪深度,  雪密度,  雪层温度,  雪粒径</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -950,51 +950,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆天山以北,   天山以南,   青海,   西藏,   内蒙及东北地区 </w:t>
+        <w:t xml:space="preserve">新疆天山以北,   内蒙及东北地区,   天山以南,   青海,   西藏 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>