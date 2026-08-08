--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国典型积雪区线路积雪观测数据集（2017-2021年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,943 +88,651 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含我国典型积雪区9条积雪观测线路的2017-2021年4个积雪季共38次901个剖面的积雪深度、雪粒径、雪层温度及雪密度数据（其中3号线还包括2019-2020年的观测数据，4号线包括2019-2020年、2020-2021年的数据）。 同时，还有2017-2018年度的南方线和三江平原及松嫩平原的观测。9条积雪观测线路分别位于我国新疆天山以北、天山以南、青海、西藏、内蒙、东北以及华东地区，于每个雪季的积累期、稳定期和消融期进行观测。数据集命名规则、时间范围及线路经纬度等见说明文档。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据主要来自野外观测人员的人工观测。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集的主要观测因子包括积雪湿度、硬度、雪压、积雪密度、温度、含水量、介电常数、积雪粒径等。 其中，积雪湿度和硬度首先通过人工判识进行判定，两个指标都分为四个等级。之后，用硬度计进行积雪硬度的精确测定，将硬度计轻插入雪层，记录表盘读数，测量3次，并记录平均值。 积雪深度通过量尺测定，空气温度和雪层温度通过水银温度计测量。积雪密度、含水量和介电常数由snowfork测定，首先将积雪按5cm进行自下而上的分层，将snowfork的雪叉平稳插入每个分层的中部，通过手柄操作读取其密度、含水量，并保存介电常数，每层进行三次读数。 积雪密度还通过雪铲和雪筒观测，两者的观测原理相似。其中，雪铲观测首先将雪铲平行插入一定深度范围的雪层，将雪铲装满积雪，进行现场称重，每层积雪重复三次操作。雪筒观测是将雪筒插入整个雪层，并对雪铲和装入的积雪进行称重。需要说明的是，snowfork、雪铲在每个雪层，雪筒在整层积雪均进行了三次观测，若三次观测中有一次与其它观测数值差异较大，则进行加测，并最终记录差异较小的三次结果。 除此之外还进行了积雪粒径的分层观测。首先对积雪进行分层，在每层积雪中随机采样3-5个积雪粒子，通过国际学分类首先判定并记录其积雪类型，之后通过数码显微镜对积雪粒径进行微距拍照。后期测量其积雪粒径的长轴和短轴半径。部分积雪粒径数据通过icecube观测得到。观测步骤为，通过软件的输入值，自动计算积雪粒径大小。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">首先在野外寻找合适的观测样地，进行各要素的野外观测，之后进行数据质量控制。 数据质量控制阶段分两步：首先数据提供者对数据进行了完整性、准确性检查。数据完整性检查主要检查数据的观测点数目及观测字段是否达到项目要求。数据准确性检查一方面通过数值图示判断异常值并进行剔除，另一方面对数据的存储方式、数据格式进行统一与规范。第二阶段是数据提供者对其它组的数据进行交叉检查，再次审核数据的完整性和准确性，并对不同区域的数据进行整合。其中，数据质量控制的数据自检表及数据分析图一并存于数据集文件夹中。 最后整合各所有数据，得到完整、准确、格式一致的线路数据集。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/01/01-2021/04/30</w:t>
+        <w:t xml:space="preserve">collect time:2017/01/01-2021/04/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆天山以北,天山以南,青海,西藏,内蒙及东北地区 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">115.0m- 4800.0m</w:t>
+        <w:t xml:space="preserve">altitude:115.0m- 4800.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">28.8 GiB</w:t>
+        <w:t xml:space="preserve">data size:28.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...37 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">积雪深度,  雪密度,  雪层温度,  雪粒径</w:t>
+        <w:t xml:space="preserve">Theme:snow depth, snow density, snow temperature, snow grain size</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆天山以北,   内蒙及东北地区,   天山以南,   青海,   西藏 </w:t>
+        <w:t xml:space="preserve">Place:North of Tianshan Mountains, Xinjiang,  Inner Mongolia and Northeast China,  South of Tianshan mountains,  Qinghai,  Xizang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1058,69 +766,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 53.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1147,69 +837,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1230,69 +902,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">134.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1318,69 +972,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1405,700 +1041,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">车涛,   李兰海,  刘艳,  李晓峰,  肖建设,  除多 </w:t>
+        <w:t xml:space="preserve">contributors:che tao,    li lan hai,  Liu yan,  li xiao feng,  xiao jian she,  chu duo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">戴礼云   </w:t>
+        <w:t xml:space="preserve">author:dai li yun  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:che tao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">车涛, 李兰海,刘艳,李晓峰,肖建设,除多. 中国典型积雪区线路积雪观测数据集（2017-2021年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2524.2022.</w:t>
+        <w:t xml:space="preserve">che tao,   li lan hai, Liu yan, li xiao feng, xiao jian she, chu duo. Line snow observation data sets in typical snow cover areas in China (2017-2021). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2524.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>