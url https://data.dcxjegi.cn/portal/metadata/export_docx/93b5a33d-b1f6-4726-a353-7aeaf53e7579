--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">中国典型积雪区线路积雪观测数据集（2017-2021年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,651 +88,943 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hydrography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集包含我国典型积雪区9条积雪观测线路的2017-2021年4个积雪季共38次901个剖面的积雪深度、雪粒径、雪层温度及雪密度数据（其中3号线还包括2019-2020年的观测数据，4号线包括2019-2020年、2020-2021年的数据）。 同时，还有2017-2018年度的南方线和三江平原及松嫩平原的观测。9条积雪观测线路分别位于我国新疆天山以北、天山以南、青海、西藏、内蒙、东北以及华东地区，于每个雪季的积累期、稳定期和消融期进行观测。数据集命名规则、时间范围及线路经纬度等见说明文档。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据主要来自野外观测人员的人工观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据集的主要观测因子包括积雪湿度、硬度、雪压、积雪密度、温度、含水量、介电常数、积雪粒径等。 其中，积雪湿度和硬度首先通过人工判识进行判定，两个指标都分为四个等级。之后，用硬度计进行积雪硬度的精确测定，将硬度计轻插入雪层，记录表盘读数，测量3次，并记录平均值。 积雪深度通过量尺测定，空气温度和雪层温度通过水银温度计测量。积雪密度、含水量和介电常数由snowfork测定，首先将积雪按5cm进行自下而上的分层，将snowfork的雪叉平稳插入每个分层的中部，通过手柄操作读取其密度、含水量，并保存介电常数，每层进行三次读数。 积雪密度还通过雪铲和雪筒观测，两者的观测原理相似。其中，雪铲观测首先将雪铲平行插入一定深度范围的雪层，将雪铲装满积雪，进行现场称重，每层积雪重复三次操作。雪筒观测是将雪筒插入整个雪层，并对雪铲和装入的积雪进行称重。需要说明的是，snowfork、雪铲在每个雪层，雪筒在整层积雪均进行了三次观测，若三次观测中有一次与其它观测数值差异较大，则进行加测，并最终记录差异较小的三次结果。 除此之外还进行了积雪粒径的分层观测。首先对积雪进行分层，在每层积雪中随机采样3-5个积雪粒子，通过国际学分类首先判定并记录其积雪类型，之后通过数码显微镜对积雪粒径进行微距拍照。后期测量其积雪粒径的长轴和短轴半径。部分积雪粒径数据通过icecube观测得到。观测步骤为，通过软件的输入值，自动计算积雪粒径大小。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">首先在野外寻找合适的观测样地，进行各要素的野外观测，之后进行数据质量控制。 数据质量控制阶段分两步：首先数据提供者对数据进行了完整性、准确性检查。数据完整性检查主要检查数据的观测点数目及观测字段是否达到项目要求。数据准确性检查一方面通过数值图示判断异常值并进行剔除，另一方面对数据的存储方式、数据格式进行统一与规范。第二阶段是数据提供者对其它组的数据进行交叉检查，再次审核数据的完整性和准确性，并对不同区域的数据进行整合。其中，数据质量控制的数据自检表及数据分析图一并存于数据集文件夹中。 最后整合各所有数据，得到完整、准确、格式一致的线路数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2017/01/01-2021/04/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017/01/01-2021/04/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆天山以北,天山以南,青海,西藏,内蒙及东北地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:115.0m- 4800.0m</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">115.0m- 4800.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:28.8 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx,jpg(tiff),shp(kmz)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日、时、分</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:snow depth, snow density, snow temperature, snow grain size</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">积雪深度,  雪密度,  雪层温度,  雪粒径</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:North of Tianshan Mountains, Xinjiang,  Inner Mongolia and Northeast China,  South of Tianshan mountains,  Qinghai,  Xizang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆天山以北,   内蒙及东北地区,   天山以南,   青海,   西藏 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -766,51 +1058,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 53.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -837,51 +1147,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -902,51 +1230,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">134.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -972,51 +1318,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1041,425 +1405,700 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:che tao,    li lan hai,  Liu yan,  li xiao feng,  xiao jian she,  chu duo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">车涛,   李兰海,  刘艳,  李晓峰,  肖建设,  除多 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:dai li yun  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">戴礼云   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:che tao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">车涛</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">che tao,   li lan hai, Liu yan, li xiao feng, xiao jian she, chu duo. Line snow observation data sets in typical snow cover areas in China (2017-2021). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2524.2022.</w:t>
+        <w:t xml:space="preserve">车涛, 李兰海,刘艳,李晓峰,肖建设,除多. 中国典型积雪区线路积雪观测数据集（2017-2021年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2524.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>