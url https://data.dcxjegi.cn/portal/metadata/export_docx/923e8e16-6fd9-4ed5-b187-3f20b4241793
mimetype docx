--- v0 (2026-09-18)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">积雪地理学</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Causes and prevention of dry hot wind</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Causes and prevention of dry hot wind</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02177</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02177</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02177</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书是一部以苏联雪被为研究对象的论文集，顺应国民经济全面发展要求最充分、最有效利用自然资源的时代背景。雪被是一种重要却尚未得到充分研究和利用的自然资源，对包括在很大程度上决定农作物产量的土壤水热状况在内的各种自然过程影响显著；而雪的物理机械性质时空变异性极强，要在农业中利用雪被、开展水文计算与预报并组织防雪灾，就有必要研究其动态的地理特征。文集所收材料着力刻画苏联一系列地区雪层的动态特征，分析其对地貌、水文过程及植被覆盖的影响，把雪视为与自然环境其他要素密切联系、构成景观的一个组成部分；还首次收录了全球陆地雪被示意图以及若干关于南极雪迁移的新资料，后者虽不涉及苏联领土，却具有重大科学意义。文集附有1955—1958年关于雪与雪被的文献索引，是对刊于《雪与融水，其研究与利用》（苏联科学院出版社，1956年）中1950—1954年同类索引的延续。</w:t>
+        <w:t xml:space="preserve">This book is a collection of papers based on Soviet snow quilt as the research object. It conforms to the background of the times when natural resources are most fully and effectively utilized for the comprehensive development of the national economy. Snow quilt is an important natural resource that has not yet been fully studied and utilized. It has a significant impact on various natural processes, including soil water and heat conditions, which largely determine crop yields. Snow's physical and mechanical properties have spatio-temporal variability. It is extremely strong, and it is necessary to study its dynamic geographical characteristics to use snow quilt in agriculture, carry out hydrological calculations and forecasts, and organize snow disaster prevention. The materials collected in the collection focus on describing the dynamic characteristics of snow layers in a series of areas of the Soviet Union, analyzing their impact on landforms, hydrological processes and vegetation coverage, and viewing snow as an integral part of the landscape that is closely related to other elements of the natural environment; It also includes for the first time a schematic map of global land snow cover and some new data on Antarctic snow migration. Although the latter does not involve Soviet territory, it is of great scientific significance. The collection is accompanied by a literature index on snow and snow covers from 1955 to 1958, which is a continuation of similar indexes from 1950 to 1954 published in Snow and Meltwater: Their Research and Utilization (Soviet Academy of Sciences Press, 1956). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：М. Н. 谢尼洛娃（М. Н. Сенилова）Т. В. 波利亚科娃（Т. В. Полякова） 出版社：Издательство Академии наук СССР 出版地：莫斯科 出版年：1960年 页数：230页 语种：俄文 馆藏条形码：XJLAS RU 70000734</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Mr.Н. Senilova (Minh.Н.Сенилова）Т.В. Polyakova (④.В.Полякова） Published by: 丨 зд а т ельс тво А к а д еми наук С С С С С СР Published: Moscow Publication year: 1960 Pages: 230 pages Language: Russian Collection barcode: XJLAS RU 70000734</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《积雪地理学》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Snow Geography" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《积雪地理学》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《积雪地理学》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Snow Geography" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the data information of "Snow Geography" was not changed and deleted. The data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">132.6 MiB</w:t>
+        <w:t xml:space="preserve">data size:132.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 积雪水文, 雪被分布</w:t>
+        <w:t xml:space="preserve">Theme:Snow hydrology, Snow cover distribution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1960</w:t>
+        <w:t xml:space="preserve">Time:1960</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 积雪地理学. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02177.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Causes and prevention of dry hot wind. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02177.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>