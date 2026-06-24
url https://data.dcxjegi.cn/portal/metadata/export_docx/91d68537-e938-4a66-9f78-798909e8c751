--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -866,51 +866,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">荒漠, 时空分布</w:t>
+        <w:t xml:space="preserve">时空分布, 荒漠</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>