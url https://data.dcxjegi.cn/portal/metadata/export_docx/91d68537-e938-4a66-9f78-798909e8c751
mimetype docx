--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆1：25万荒漠数据（1975-2020年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,970 +88,639 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用多源、多时相遥感影像，采用分区分层的决策树方法，首先基于e-Cognition遥感解译软件，完成面向对象多尺度影像分割。并通过叠加分析海拔、降水、气温、土壤、植被、地貌等单要素图，得到地学大尺度分区地块的二级类解译结果，在具有地学特征的大尺度分割单元基础上，继续以影像光谱特征作为分类评判依据，依次分层得到荒漠的解译结果。数据精度采用三级质控质检方案，并采用野外采样验证的方法，确保荒漠精度大于85%。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">MSS、TM、ETM、OLI、Sentinal-2等多源遥感影像。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用多源、多时相遥感影像，采用分区分层的决策树方法，首先基于e-Cognition遥感解译软件，完成面向对象多尺度影像分割。并通过叠加分析海拔、降水、气温、土壤、植被、地貌等单要素图，得到地学大尺度分区地块的二级类解译结果，在具有地学特征的大尺度分割单元基础上，继续以影像光谱特征作为分类评判依据，依次分层得到荒漠的解译结果。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">本数据是在具有地学特征的大尺度分割单元基础上，继续以影像光谱特征作为分类评判依据，依次分层得到荒漠的解译结果。解译精度优于85%。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1975/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect time:1975/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆全域 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: CGCS2000 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> Albers </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">时空分布, 荒漠</w:t>
+        <w:t xml:space="preserve">Theme:temporal and spatial distribution, desert</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1975-2020</w:t>
+        <w:t xml:space="preserve">Time:1975-2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1085,69 +754,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 49.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1174,69 +825,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1257,69 +890,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1345,69 +960,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1432,775 +1029,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">常存 </w:t>
+        <w:t xml:space="preserve">contributors:chang cun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">常存  ,  朱晓蓉   </w:t>
+        <w:t xml:space="preserve">author:chang cun ,  zhu xiao rong  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li xiuhua </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021xjkk1300</w:t>
+        <w:t xml:space="preserve">number:2021xjkk1300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">科考数据平台与标准体系建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">常存. 新疆1：25万荒漠数据（1975-2020年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.XJSEDATA.2022.00005927.</w:t>
+        <w:t xml:space="preserve">chang cun. Xinjiang 1: 250,000 desert data (1975-2020). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.XJSEDATA.2022.00005927.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>