--- v0 (2026-09-11)
+++ v1 (2026-11-07)
@@ -2,785 +2,1134 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings of Bugayev Central Asian Regional Hydrometeorological Sciences Institute Series 73: Statistical Prediction of Precipitation in Central Asia</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">布加耶夫中亚区域水文气象科学研究所论文集第73辑：中亚地区降水的统计预测</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02222</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Proceedings of Bugayev Central Asian Regional Hydrometeorological Sciences Institute Series 73: Statistical Prediction of Precipitation in Central Asia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">33110.11.ariddc.02222</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12389/ariddc.02222</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02222</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This collection includes research results on mountain snow cover, glacier conditions and meltwater runoff, as well as the development of avalanche calculation and prediction methods in mountain systems in Central Asia and Transbaikal. This book is aimed at glaciologists, hydrologists, climatologists, geographers and other professionals, as well as researchers and students from hydrometeorological colleges and university geography departments. </w:t>
+        <w:t xml:space="preserve">本书是对中亚地区短期降水量统计预报多年研究的总结。降水量预报对于规划农业和建设工作、编制水文预报、雪崩危险性预报等是必需的。这对于降水量差异极大的中亚地区尤为重要。 众所周知，降水预报属于气象学中最复杂的任务之一，其预测提前期越长，解决难度越大。将现有降水预报方法应用于中亚地区所遇到的困难在于，该区域位于广阔大陆的内陆且地形极为复杂。这要求对预报对象本身以及用于预报的初始信息进行额外研究。因此，本书所呈现的研究无论在科学还是实践方面都具有极其重要的意义。 第一章阐述了基于冷半年降水机器分类的降水场统计分析结果及中亚地区区划。从给出的结果可以看出，该区域降水分布非常不均匀。因此，使用任意区域面积平均降水量作为预报量是不可接受的。仅基于平均值进行区域划分也是不合理的，因为在山区，彼此相对靠近但位于不同高度的站点，其平均值存在显著差异。因此，划分出降水特征均一的区域，对于解决天气预报问题是一项实质性贡献。 第二章致力于揭示作为预报对象的降水特征。探讨了某些预报因子对于短期降水预报的信息量问题，并揭示了降水与大气环流状态主要参数之间的联系。 第三章描述了已在中亚地区短期降水预报实际业务中得到应用的具体方法。这些方法包括：降水物理统计预报、三日降水概率统计预报、基于综合天气-流体动力学-统计方法的五日降水总量预报、针对西北和西方气流入侵时中亚山前及山区降水的分类预报，以及利用判别函数进行的降水预报。 中亚地区降水统计预报的研究是相当多样化的。用于降水预报的方法包括判别函数、回归方程、天气型相似法、自然正交函数展开系数等，实际上涵盖了迄今为止开发的所有统计预报方法和技巧。 然而，降水统计预报方法的研发工作不能视为已经完成。首要任务看来应该是实现所开发方案的完全自动化，即将其与基于电子计算机的信息收集、控制和分析系统相结合，并以方便用户的形式输出预报结果。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author (Editorial Board): 丨.Р. Estelle (丨.Р.Эстерле）Р.М. Tesnevskaya (R.М.Тшесневская）Л.И. Imas (.И.Имас）Э.Н. Milohova (.Н.Милохова）А.А. Mullyukov (А.А.Мулюков） Published by: С р е д н е ази а т с к и й р е г и о н а л ь ный н а у ч н о и с л е д ова т е л ь с к и й г и д р оме т е т е о р о л о г и ч е с к и й и н с т и т у т у т Published: Moscow Publication year: 1979 Pages: 78 pages Language: Russian ISSN: 0130-4887 Classification No.: У п К 551.509.314+324.2 Collection barcode: XJLAS RU 70008792</w:t>
+        <w:t xml:space="preserve">作者（编委会）：Г. Р. 埃斯特尔列（Г. Р. Эстерле）Р. М. 采斯涅夫斯卡娅（Р. М. Тшесневская）Л. И. 伊马斯（Л. И. Имас）Э. Н. 米洛霍娃（Э. Н. Милохова）А. А. 穆柳科夫（А. А. Мулюков） 出版社：Среднеазиатский региональный научно исследовательский гидрометеорологический институт 出版地：莫斯科 出版年：1979年 页数：78页 语种：俄文 ISSN号：0130-4887 分类号：УДК 551.509.314+324.2 馆藏条形码：XJLAS RU 70008792</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the "Collection of Papers of the Bugayev Central Asian Regional Hydrometeorological Science Institute, Series 73: The data information in "Statistical Forecast of Precipitation in Central Asia" has not been changed or deleted.</w:t>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《布加耶夫中亚区域水文气象科学研究所论文集第73辑：中亚地区降水的统计预测》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The collected "Collection of Papers of the Bugayev Central Asian Regional Hydrometeorological Science Institute Series 73: Statistical Prediction of Precipitation in Central Asia" was electronically processed and processed. In accordance with the national standard "GB/T 31219.2-2014 Library Collection Resources Digital Processing Specifications", the data information of "Collection of the Bugayev Central Asian Regional Hydrometeorological Science Institute Series 73: Statistical Prediction of Precipitation in Central Asia" was not changed and deleted, and the data quality was reliable. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《布加耶夫中亚区域水文气象科学研究所论文集第73辑：中亚地区降水的统计预测》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《布加耶夫中亚区域水文气象科学研究所论文集第73辑：中亚地区降水的统计预测》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:32.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:PDF format</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> no </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:None, None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 大气环流参数, 短时降水预报</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Applied Meteorology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">应用气象学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1979</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1979</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1163,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1252,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1335,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1423,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1510,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. Proceedings of Bugayev Central Asian Regional Hydrometeorological Sciences Institute Series 73: Statistical Prediction of Precipitation in Central Asia. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02222.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 布加耶夫中亚区域水文气象科学研究所论文集第73辑：中亚地区降水的统计预测. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02222.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>