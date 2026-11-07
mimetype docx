--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">粘土矿物学</w:t>
+        <w:t xml:space="preserve">clay mineralogy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">根据目录判断，本书是一部关于粘土矿物学的系统专著，全面涵盖了粘土矿物的晶体结构、化学组成、物理化学性质、分析方法及成因产状等核心内容。全书按专题分为十三章，首先阐述了粘土矿物的定义与影响因素，继而详述各类矿物的结构与分类，并系统介绍了X射线衍射、电子显微镜、离子交换、粘土-水体系、加热相变、光学性质以及红外光谱等多种研究手段，最后专章讨论了粘土矿物的成因类型（包括合成、热液作用和风化作用）。各章均附有参考文献，适合从事矿物学、土壤学、沉积学和材料科学研究的专业人员及高校师生参考使用。</w:t>
+        <w:t xml:space="preserve">This book is a systematic monograph on clay mineralogy, which comprehensively covers the core contents of clay minerals such as crystal structure, chemical composition, physical and chemical properties, analytical methods and genetic attitudes. The book is divided into thirteen chapters according to topics. It first expounds the definition and influencing factors of clay minerals, then details the structure and classification of various minerals, and systematically introduces X-ray diffraction, electron microscopy, ion exchange, clay-water system, heating phase transition, optical properties, and infrared spectroscopy. Finally, a special chapter discusses the genetic types of clay minerals (including synthesis, hydrothermal action and weathering). Each chapter is accompanied by reference documents, which are suitable for reference and use by professionals engaged in mineralogy, pedology, sedimentology and materials science research, as well as university teachers and students. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Р.Е.格鲁恩（Р.Е.ГРУН） 出版社：Издательство иностранной литературы 出版地：莫斯科 出版年：1956年 页数：454页 语种：俄文 馆藏条形码：XJLAS RU 70002438</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): R.Е. Gruen (R.Е.ГРУН） Published by: 丨 зда т е льс тво и н о с т р а н н ой л и т е р а туры Published: Moscow Publication year: 1956 Pages: 454 pages Language: Russian Collection barcode: XJLAS RU 70002438</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《粘土矿物学》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center electronically stores the book without OCR recognition. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Clay Mineralogy" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《粘土矿物学》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《粘土矿物学》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Clay Mineralogy" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the data information of "Clay Mineralogy" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/17-2025/07/17</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/17-2025/07/17</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">169.4 MiB</w:t>
+        <w:t xml:space="preserve">data size:169.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 化学组织,  土壤,  沉积学,  物理化学性质,  矿物, 晶体结构</w:t>
+        <w:t xml:space="preserve">Theme:Chemical tissue, Soil, Sedimentology, Physicochemical properties, Mineral, Crystal structure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">矿物学 </w:t>
+        <w:t xml:space="preserve">Subject:mineralogy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1956</w:t>
+        <w:t xml:space="preserve">Time:1956</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 粘土矿物学. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02082.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. clay mineralogy. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02082.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>