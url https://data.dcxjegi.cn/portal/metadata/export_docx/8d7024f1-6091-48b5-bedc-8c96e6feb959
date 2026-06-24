--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -857,51 +857,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">土壤自然特征,  盐碱化</w:t>
+        <w:t xml:space="preserve"> 盐碱化, 土壤自然特征</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>