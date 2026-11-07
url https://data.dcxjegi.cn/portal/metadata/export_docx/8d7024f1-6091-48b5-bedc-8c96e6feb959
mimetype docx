--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2006年土库曼斯坦土壤信息数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据描述了2006年土库曼斯坦土壤自然特征和盐碱化情况等内容。本数据以文本形式呈现。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文字描述来源于： [1] Orlovsky, L. and N. Orlovsky. 2005. Water resources of Turkmenistan: Use and conservation. Israel, The Jacob Blaustein Institute for Desert Research, Ben-Gurion University of the Negev, Sede Boker Campuc: 19 pp.[奥尔洛夫斯基，L.和N.奥尔洛夫斯基。2005.土库曼斯坦水资源：利用和保护。以色列，内盖夫本-古里安大学雅各布·布劳斯坦沙漠研究所，Sede Boker Campuc：19页。] [2] Е. В. Лобова. Почвы пустынной зоны СССР. Издательство Академии Наук СССР, Москва, 1960. [苏联沙漠地带的土壤》。苏联科学院出版社，莫斯科，1960 年] [3] почвы и земельные ресурсы. http://nature-tm.narod2.ru/turkmenistan/pochvi/ [土壤与土地资源] [4] Оценочный доклад по приоритету РПДООС"Деградация земель".Центр сотрудничества, Национальный институт пустынь, растительного и животного мира Министерства охраны природы Туркменистана. Ашхабад, 2006. [土库曼斯坦自然保护部 国家沙漠和动植物研究所合作中心。阿什哈巴德，2006 年]</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">由中科院新疆生态与地理研究所文献中心俄语专业人员对报告和书籍中的相关文字段落进行摘录翻译整理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">原始数据未经改动。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">535.3 KiB</w:t>
+        <w:t xml:space="preserve">data size:535.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 盐碱化, 土壤自然特征</w:t>
+        <w:t xml:space="preserve">Theme:salinization, natural characteristics of soil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤地理学 , 土壤生态学 </w:t>
+        <w:t xml:space="preserve">Subject:soil geography , soil Ecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2006</w:t>
+        <w:t xml:space="preserve">Time:2006</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴淼 </w:t>
+        <w:t xml:space="preserve">contributors:wu hao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴淼. 2006年土库曼斯坦土壤信息数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00598.</w:t>
+        <w:t xml:space="preserve">wu hao. Soil information data of Turkmenistan in 2006. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00598.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>