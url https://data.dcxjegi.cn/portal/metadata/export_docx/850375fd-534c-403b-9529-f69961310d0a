--- v0 (2026-09-18)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">农业生产过程的自动化</w:t>
+        <w:t xml:space="preserve">Automation of agricultural production processes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏共第二十次代表大会批准的关于1956—1960年苏联国民经济第六个五年计划的指示，规定在最新技术、广泛电气化、农业各部门和生产过程机械化和自动化的基础上，进一步提高农业劳动生产率，提高产量、生产率和商品率。因此，进一步发展与完善农业的能源基础，以及越来越广泛地应用生产过程与产品质量的自动监控和这些过程的自动管理，就具有特别重要的意义。 苏联科学院自动学与遥控力学研究所，在全苏列宁农业科学院、全苏农业展览会和乌克兰苏维埃社会主义共和国科学院电工研究所的参与下，于1954年11月至12月召开了关于农业生产过程自动化问题的广泛会议。出席会议的有来自联盟20多个城市和90多个不同组织（科研和教学机构、机器拖拉机站、设计生产组织和各部技术管理局）的300多名代表。在全体会议和两个分会（机器与生产过程自动化问题分会、动力装置和电气设备自动化问题分会）上，听取并讨论了69个关于农业及其相关国民经济部门各种生产过程自动化问题的科学报告和发言。会议材料发表于本文集。 自动化是机械化的最高阶段，已在工业中广泛发展，而在农业中则处于初始阶段。自然，自动控制目前主要应用于那些或已充分机械化、或在性质上接近工业生产的农业领域，在这些领域中可以无需重大结构改动而使用工业自动化方法和设备。文集中最全面、最广泛地阐述了农村电站、电网和水利设施的自动化问题。其他农业过程的自动化阐述较少，而一些涉及这些过程自动化的报告和文章具有研究和初步开发性质，不能视为详尽无遗。会上提出的关于某些生产过程自动化方法和手段的意见，在一些情况下具有讨论性质。 本文集的材料远未涵盖与自动化相关的所有问题，但考虑到农业生产过程自动化问题本身尚属首次在印刷品中阐述，编委会希望本文集对农业机械化和自动化领域的工作者有所裨益。</w:t>
+        <w:t xml:space="preserve">The directives on the Sixth Five-Year Plan for the National Economy of the USSR (1956-1960), approved by the Twentieth Congress of the Communist Party of the Soviet Union, called for a further increase in agricultural labor productivity, output, efficiency, and marketable production through the application of the latest technologies, widespread electrification, and the mechanization and automation of all branches and production processes in agriculture. Consequently, the further development and improvement of the energy base of agriculture, together with the increasingly broad application of automatic monitoring of production processes and product quality, as well as the automatic control of these processes, acquired particular importance. From November to December 1954, the Institute of Automatics and Remote Control Mechanics of the Academy of Sciences of the USSR, with the participation of the Lenin All-Union Academy of Agricultural Sciences, the All-Union Agricultural Exhibition, and the Institute of Electrical Engineering of the Academy of Sciences of the Ukrainian Soviet Socialist Republic, convened a broad conference devoted to the automation of agricultural production processes. More than 300 delegates attended, representing over 90 different organizations from more than 20 cities throughout the Soviet Union, including research and educational institutions, machine-tractor stations, design and production organizations, and technical administrations of various ministries. At the plenary session and two specialized sections (the Section on the Automation of Machines and Production Processes and the Section on the Automation of Power Installations and Electrical Equipment), 69 scientific papers and presentations were delivered and discussed on the automation of various production processes in agriculture and related sectors of the national economy. The proceedings of that conference are published in this volume. Automation represents the highest stage of mechanization. While it had already achieved widespread development in industry, it remained at an initial stage in agriculture. Naturally, automatic control was at that time applied primarily in those branches of agriculture that were either already highly mechanized or, by their nature, closely resembled industrial production, making it possible to employ industrial automation methods and equipment without major structural modifications. The volume provides its most comprehensive and detailed treatment of the automation of rural power stations, electrical networks, and water-management facilities. Other agricultural processes receive less extensive coverage, and some reports and articles dealing with their automation are exploratory in nature, representing preliminary research and development rather than exhaustive studies. In certain cases, the views expressed at the conference concerning methods and means of automating specific production processes were intended as subjects for discussion. The materials contained in this volume are far from covering all issues related to automation. Nevertheless, given that the automation of agricultural production processes was only beginning to be addressed in published literature for the first time, the editorial board hopes that this collection will prove useful to specialists working in the fields of agricultural mechanization and automation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：В. С.库列巴金, А. С.马亚特, Н. Н.列文, В. В.斯塔什科夫, С. Ф.格列边尼科夫, А. В.谢列兹尼奥夫, Д. М.谢列布里亚科夫, А. М.巴索夫, Ю. А.罗斯洛夫, А. А.格列博夫, В. А.贾布洛夫, Ф. К.诺沃布兰采夫, Г. М.费多罗维奇, П. И.瓦金, М. А.费奥多罗娃, А. П.库兹缅科, В. А.波特金, П. В.阿尔扎马斯采夫, П. И.奥夫钦尼科夫, С. С.苏沃罗夫, Н. А.戈沃罗夫, Г. Ф.富尔, Д. И.阿盖金, И. Е.杰赫巴鲁恩, И. Е.马姆宾, А. А.克罗伊塞尔, В. Н.波戈亚夫连斯基, И. В.乌特金, Е. Д.杰米坚科, И. М.波斯特尼科夫, В. Л.伊诺索夫, Н. О.比留科夫, В. Н.索洛杰尼科夫, И. И.克里涅茨基, С. П.列别杰夫, И. А.布兹科, В. Г.霍尔姆斯基, В. Н.维诺斯拉夫斯基, Л. В.祖克尔尼克, В. Л.别宁, М. М.克拉斯诺沙普卡, Н. М.祖尔, М. И.普罗尼科娃, В. В.尤拉索夫, И. В.卡尔波夫, И. П.普里塔卡, Б. В.斯米尔诺夫, В. Т.谢尔戈万采夫, Ф. А.卡特科夫, Н. П.瓦西里耶娃, М. З.甘金, В. Н.米哈伊洛夫斯基, С. А.库尔辛, Н. В.库切罗夫, Н. Ф.斯克沃尔佐夫 （В. С. Кулебакин, А. С. Маят, Н. Н. Левин, В. В. Сташков, С. Ф. Гребенников, А. В. Селезнёв, Д. М. Серебряков, А. М. Басов, Ю. А. Рослов, А. А. Глебов, В. А. Зяблов, Ф. К. Новобранцев, Г. М. Федорович, П. И. Вагин, М. А. Федорова, А. П. Кузьменко, В. А. Поткин, П. В. Арзамасцев, П. И. Овчинников, С. С. Суворов, Н. А. Говоров, Г. Ф. Фур, Д. И. Агейкин, И. Е. Декбарун, И. Е. Мамбин, А. А. Крейсер, В. Н. Богоявленский, И. В. Уткин, Е. Д. Демиденко, И. М. Постников, В. Л. Иносов, Н. О. Бирюков, В. Н. Солодеников, И. И. Кринецкий, С. П. Лебедев, И. А. Будзко, В. Г. Холмский, В. Н. Винославский, Л. В. Цукерник, В. Л. Бенин, М. М. Красношапка, Н. М. Зуль, М. И. Пронникова, В. В. Юрасов, И. В. Карпов, И. П. Притака, Б. В. Смирнов, В. Т. Сергованцев, Ф. А. Катков, Н. П. Васильева, М. З. Ганкин, В. Н. Михайловский, С. А. Курсин, Н. В. Кучеров, Н. Ф. Скворцов） 出版社：Издательство Академии наук СССР 出版地：莫斯科 出版年：1956年 页数：450页 语种：俄文 馆藏条形码：XJLAS RU 70019647</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board):.А. Golitzberg, ○.А. DrozdorfА.Гольцберг, О.А.Дроздов） Published by: 丨 и д р оме т е о р о л о г иче ско е издат е льс тво Published: Moscow Publication year: 1956 Pages: 310 pages Language: Russian Collection barcode: XJLAS RU 70019320</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《农业生产过程的自动化》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Automation of Agricultural Production Processes" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《农业生产过程的自动化》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《农业生产过程的自动化》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Automation of Agricultural Production Processes" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the data information of "Automation of Agricultural Production Processes" was not changed and deleted., the data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/02-2025/07/02</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/02-2025/07/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">94.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:94.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 农业,  农业机械化,  自动化, 电气化</w:t>
+        <w:t xml:space="preserve">Theme:Agricultural, Agricultural mechanization, Automation, Electrification</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">农业机械学 </w:t>
+        <w:t xml:space="preserve">Subject:Agricultural mechanics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1956</w:t>
+        <w:t xml:space="preserve">Time:1956</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 农业生产过程的自动化. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01801.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Automation of agricultural production processes. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01801.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>