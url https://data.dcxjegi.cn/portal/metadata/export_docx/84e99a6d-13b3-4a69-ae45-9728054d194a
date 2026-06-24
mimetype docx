--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -791,51 +791,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">积雪样方,  雪深,  积雪密度,  雪压,  500m</w:t>
+        <w:t xml:space="preserve"> 500m,  雪深,  雪压,  积雪密度, 积雪样方</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -902,51 +902,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆,   青海,   东北 </w:t>
+        <w:t xml:space="preserve"> 青海,  新疆,   东北 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>