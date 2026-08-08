--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国典型积雪区500m积雪样方数据集（2017-2020年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,895 +88,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含我国典型积雪区2017-2020年3个积雪季21个500m积雪样方的积雪深度、空气温度及雪压数据。积雪样方数据主要采集于我国新疆、青海及东北地区。 数据集包含21个文件夹，21数据表，共945条记录。样方数据还包含样方点分布示意图及样方点矢量图（shp或者kmz格式）。 数据集命名规则、时间范围及站点经纬度见说明文档。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为自主观测的野外数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集来自各单位的野外观测数据。样方数据中经纬度及高程信息来自手持GPS。雪深、雪压数据分别来自量尺和雪筒。雪深数据为三次测量的平均值。雪压数据通过人工称量装在雪筒中的一定体积的积雪重量得到。密度数据通过雪压和雪深数据相除得到。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据质量控制阶段分两步： 首先数据提供者对数据进行了完整性、准确性检查。数据完整性检查主要检查数据的样方内的观测点数目及观测字段是否达到项目要求。数据准确性检查一方面通过数值图示判断异常值并进行剔除，另一方面对数据的存储方式、数据格式进行统一与规范。第二阶段是数据提供者对其它组的数据进行交叉检查，再次审核数据的完整性和准确性，并对不同区域的数据进行整合。其中，数据质量控制的数据自检表及数据分析图一并存于数据集文件夹中。 最后整合各样方数据，得到完整、准确、格式一致的500m样方数据集。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2017/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆,青海,东北 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">438.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:438.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...37 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 500m,  雪深,  雪压,  积雪密度, 积雪样方</w:t>
+        <w:t xml:space="preserve">Theme:500m, snow depth, snow pressure, snow density, snow plot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 青海,  新疆,   东北 </w:t>
+        <w:t xml:space="preserve">Place:Qinghai,  Xinjiang,  northeast </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1010,69 +745,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 47.64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1099,69 +816,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 81.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1182,69 +881,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">125.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1270,69 +951,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1357,700 +1020,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">车涛,   李兰海,  李晓峰,  刘艳,  肖建设 </w:t>
+        <w:t xml:space="preserve">contributors:che tao,    li lan hai,  li xiao feng,  Liu yan,  xiao jian she </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">戴礼云   </w:t>
+        <w:t xml:space="preserve">author:dai li yun  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:che tao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">车涛, 李兰海,李晓峰,刘艳,肖建设. 中国典型积雪区500m积雪样方数据集（2017-2020年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2492.2022.</w:t>
+        <w:t xml:space="preserve">che tao,   li lan hai, li xiao feng, Liu yan, xiao jian she. Data set of 500m snow cover sample in typical snow cover areas in China (2017-2020). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2492.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>