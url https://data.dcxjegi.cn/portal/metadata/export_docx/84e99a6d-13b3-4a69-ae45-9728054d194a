--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">中国典型积雪区500m积雪样方数据集（2017-2020年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,630 +88,895 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hydrography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集包含我国典型积雪区2017-2020年3个积雪季21个500m积雪样方的积雪深度、空气温度及雪压数据。积雪样方数据主要采集于我国新疆、青海及东北地区。 数据集包含21个文件夹，21数据表，共945条记录。样方数据还包含样方点分布示意图及样方点矢量图（shp或者kmz格式）。 数据集命名规则、时间范围及站点经纬度见说明文档。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本数据集为自主观测的野外数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据集来自各单位的野外观测数据。样方数据中经纬度及高程信息来自手持GPS。雪深、雪压数据分别来自量尺和雪筒。雪深数据为三次测量的平均值。雪压数据通过人工称量装在雪筒中的一定体积的积雪重量得到。密度数据通过雪压和雪深数据相除得到。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">数据质量控制阶段分两步： 首先数据提供者对数据进行了完整性、准确性检查。数据完整性检查主要检查数据的样方内的观测点数目及观测字段是否达到项目要求。数据准确性检查一方面通过数值图示判断异常值并进行剔除，另一方面对数据的存储方式、数据格式进行统一与规范。第二阶段是数据提供者对其它组的数据进行交叉检查，再次审核数据的完整性和准确性，并对不同区域的数据进行整合。其中，数据质量控制的数据自检表及数据分析图一并存于数据集文件夹中。 最后整合各样方数据，得到完整、准确、格式一致的500m样方数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2017/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆,青海,东北 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:438.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">438.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx,jpg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日、时、分</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:500m, snow depth, snow pressure, snow density, snow plot</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 500m,  雪深,  雪压,  积雪密度, 积雪样方</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qinghai,  Xinjiang,  northeast </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 青海,  新疆,   东北 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -745,51 +1010,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 47.64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -816,51 +1099,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 81.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -881,51 +1182,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">125.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -951,51 +1270,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1020,425 +1357,700 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:che tao,    li lan hai,  li xiao feng,  Liu yan,  xiao jian she </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">车涛,   李兰海,  李晓峰,  刘艳,  肖建设 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:dai li yun  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">戴礼云   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:che tao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">车涛</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">che tao,   li lan hai, li xiao feng, Liu yan, xiao jian she. Data set of 500m snow cover sample in typical snow cover areas in China (2017-2020). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2492.2022.</w:t>
+        <w:t xml:space="preserve">车涛, 李兰海,李晓峰,刘艳,肖建设. 中国典型积雪区500m积雪样方数据集（2017-2020年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2492.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>