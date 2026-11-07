--- v0 (2026-09-18)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">微生物学</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Microbiology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">of Microbiology</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02405</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02405</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02405</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本教科书涵盖了微生物学的现代问题：主要类群微生物的结构代谢与能量代谢特点、能量过程的演化、原核细胞的结构与化学组成、化学与生物进化途径、生命起源与进一步发展的问题。第二版总体上保留了第一版的结构，但某些章节进行了重大修订，这反映了近期在原核生物某些类群研究方面取得的进展。</w:t>
+        <w:t xml:space="preserve">This textbook covers modern issues in microbiology: the structural metabolism and energy metabolism characteristics of major groups of microorganisms, the evolution of energy processes, the structure and chemical composition of prokaryotic cells, chemical and biological evolution pathways, and the origin and further development of life. The second edition generally retains the structure of the first edition, but some chapters have undergone major revisions, reflecting recent progress in the study of certain groups of prokaryotes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：М.В. ГУСЕВ, Л.А МИНЕЕВА 出版社：Издательство Московского университета 出版地：莫斯科 出版年：1985年 页数：375页 语种：俄文 分类号：УДК 576.8 馆藏条形码：XJLAS RU 70010454</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Mr.В.ГУСЕВ, Л.А МИНЕЕВА Published by: 丨 зда т ельс т в о Мо с к о в с к ого уни в ерс и т е т а Published: Moscow Publication year: 1985 Pages: 375 pages Language: Russian Classification No.: У п К 576.8 Collection barcode: XJLAS RU 70010454</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《微生物学》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of Microbiology, without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《微生物学》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《微生物学》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Microbiology" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the data information of "Microbiology" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">209.6 MiB</w:t>
+        <w:t xml:space="preserve">data size:209.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 生物化学, 微生物</w:t>
+        <w:t xml:space="preserve">Theme:Biochemistry, Microbial</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">微生物生物化学 </w:t>
+        <w:t xml:space="preserve">Subject:Microbial biochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1985</w:t>
+        <w:t xml:space="preserve">Time:1985</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 微生物学. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02405.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Microbiology. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02405.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>