--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -2,1020 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">远东自然保护区</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Far East Nature Reserve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Far East Nature Reserve</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01680</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01680</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01680</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书开启了十卷本系列丛书《苏联自然保护区》的出版。远东的13个自然保护区反映了这片沿太平洋海岸绵延5000公里的广袤地区的典型自然特征。北部，在楚科奇海中坐落着严峻的弗兰格尔岛，拥有北极冻原、北极熊、雪雁群落以及最大的海象栖息地。南部，乌苏里边区拥有藤本针阔混交林，紫貂和狼獾与虎和豹共存。堪察加和千岛群岛是鲑鱼河流、巨型棕熊、壮丽火山和间歇泉的国度。本书首次详细描述了所有保护区的自然、动物界和植被，并探讨了远东自然保护的现状与前景问题。 本卷以俄、英、西、德、法五种语言同时出版（书名见版权页及书脊标注），面向国内外广大读者。</w:t>
+        <w:t xml:space="preserve">This book opens the publication of a ten-volume series "Soviet Nature Reserves". The 13 nature reserves in the Far East reflect the typical natural characteristics of this vast area that stretches for 5000 kilometers along the Pacific coast. To the north, in the Chukchi Sea lies the austere Wrangel Island, home to the Arctic tundra, polar bears, snow goose colonies and the largest walrus habitat. In the south, there is a mixed forest of rattan coniferous and broad-leaved vines in the Wusuli Border Region, where sables and wolverines coexist with tigers and leopards. Kamchatka and the Kuril Islands are home to salmon rivers, giant brown bears, magnificent volcanoes and geysers. For the first time, this book describes in detail the nature, fauna and vegetation of all protected areas, and discusses the current status and prospects of nature conservation in the Far East. This volume is published simultaneously in five languages: Russian, English, Spanish, German and French (see the copyright page and spine for the title of the book), and is open to readers at home and abroad. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：В. Д.戈洛瓦诺夫, А. В.日尔蒙斯基, Ю. Г.普扎琴科, В. Е.索科洛夫, Е. Е.瑟罗切夫斯基, А. М.沙雷布科夫, Ф. Р.什季利马尔克（В. Д. Голованов, А. В. Жирмунский, Ю. Г. Пузаченко, В. Е. Соколов, Е. Е. Сырочевский, А. М. Шалыбков, Ф. Р. Штильмарк） 出版社：Издательство «Мысль» 出版地：莫斯科 出版年：1985年 页数： 语种：俄文 馆藏条形码：XJLAS RU 70001836 分类号：ББК 28.088</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Expand.Д. Golovanov, А.В. Zhirmonsky,.Г. Puzachenko, Wa.Е. Sokolov, EH.Е. Serochevsky, А.М. Sharabkov, Φ.Р. StilimarkД.Голованов, А.В.Жирмунский, Ю.Г.Пузаченко, В.Е.Соколов, Е.Е.Сырочевский, А.М.Шалыбков, Ф.Р.Штильмарк） Published by: 丨 здател ь с тво « д а т е л ь» Published: Moscow Publication year: 1985 Pages: Language: Russian Collection barcode: XJLAS RU 70001836 Classification number: BVBB 28.088</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《远东自然保护区》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Far East Nature Reserve" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《远东自然保护区》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Far East Nature Reserve" without modification or deletion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/08/11-2025/08/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/08/11-2025/08/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">47.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:47.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.PDF格式</w:t>
+        <w:t xml:space="preserve">data format:.PDF format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 动植物,  自然保护区,  苏联, 远东</w:t>
+        <w:t xml:space="preserve">Theme:Animal and plant, Nature Reserve, Soviet Union, Far East</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态系统生态学 </w:t>
+        <w:t xml:space="preserve">Subject:Ecosystem ecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1985</w:t>
+        <w:t xml:space="preserve">Time:1985</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 远东,  苏联 </w:t>
+        <w:t xml:space="preserve">Place:Far East,  Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1049,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1138,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1221,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1309,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1396,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 远东自然保护区. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01680.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Far East Nature Reserve. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01680.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>