--- v0 (2026-07-03)
+++ v1 (2026-11-07)
@@ -827,51 +827,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">阿勒泰山区,  积雪监测,  高分,  2024年</w:t>
+        <w:t xml:space="preserve"> 2024年,  积雪监测,  高分, 阿勒泰山区</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1948,51 +1948,51 @@
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据来源于</w:t>
       </w:r>
       <w:r w:rsidR="00F24FBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F24FBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>