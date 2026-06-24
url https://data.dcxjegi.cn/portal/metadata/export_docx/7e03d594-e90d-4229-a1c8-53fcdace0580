--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">增强植被指数,  遥感产品,  EVI</w:t>
+        <w:t xml:space="preserve">增强植被指数,  EVI,  遥感产品</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1064,51 +1064,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦,  吉尔吉斯斯坦,  塔吉克斯坦,  乌兹别克斯坦,  土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">土库曼斯坦,  塔吉克斯坦,  吉尔吉斯斯坦,  乌兹别克斯坦,  哈萨克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>