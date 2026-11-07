--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000、2010年中亚地区MODIS_250米EVI植被指数数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中分辨率成像光谱仪</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是2000年和2010年乌兹别克斯坦、吉尔吉斯斯坦、土库曼斯坦、塔吉克斯坦和哈萨克斯坦5个国家范围的2000年年平均和2010年4月1日至9月31日每16天平均增强植被指数（EVI）数据，数据分辨率250米，反映了该地区地表植被覆盖状况，相对于NDVI（归一化植被指数），EVI减少了背景和大气噪音的影响。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据源来自2000、2010年的MODIS13A2数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据利用MOD13A2数据，经过拼接、剪裁、投影变换等流程，分别获得中亚地区2000年和2010年4月1日至9月31日每16天的植被指数，再计算得到平均植被指数。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">获取的数据需要整理和计算处理才能使用，对研究区范围土要的气象观测数据、MODIS数据进行整理和计算处理,包括空白数据、缺测数据、质量缺陷等,对有问题的数据进行分析,根据情况进行处理，得到精确度高的数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2010/12/01</w:t>
+        <w:t xml:space="preserve">collect time:2000/01/01-2010/12/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦；吉尔吉斯坦；塔吉克斯坦；乌兹别克斯坦；土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">19.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:19.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> Albers </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">增强植被指数,  EVI,  遥感产品</w:t>
+        <w:t xml:space="preserve">Theme:Enhance vegetation index, EVI, remote sensing products</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2010</w:t>
+        <w:t xml:space="preserve">Time:2000 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦,  塔吉克斯坦,  吉尔吉斯斯坦,  乌兹别克斯坦,  哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Turkmenistan,  Tajikistan,  Kyrgyzstan,  Uzbekistan,  Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈秋晓,  陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:chen qiu xiao,  chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈秋晓   </w:t>
+        <w:t xml:space="preserve">author:chen qiu xiao  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈秋晓,陈曦. 2000、2010年中亚地区MODIS_250米EVI植被指数数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00130.</w:t>
+        <w:t xml:space="preserve">chen qiu xiao, chen xi. 2000 and 2010 MODIS_250m EVI Vegetation Index Data Set in Central Asia. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00130.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>