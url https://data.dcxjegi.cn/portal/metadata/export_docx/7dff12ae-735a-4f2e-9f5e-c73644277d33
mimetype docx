--- v0 (2026-06-17)
+++ v1 (2026-08-08)
@@ -22,174 +22,213 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">策勒2023年各种作物空间分布数据</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01441</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Spatial distribution data of various crops in Cele in 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">33110.11.ariddc.01441</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12389/ariddc.01441</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01441</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>数据共享方式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">apply-access</w:t>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>