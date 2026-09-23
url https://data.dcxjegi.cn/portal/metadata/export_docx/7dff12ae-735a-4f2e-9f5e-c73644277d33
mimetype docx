--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -778,51 +778,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">农作物,  种植结构</w:t>
+        <w:t xml:space="preserve"> 种植结构, 农作物</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>