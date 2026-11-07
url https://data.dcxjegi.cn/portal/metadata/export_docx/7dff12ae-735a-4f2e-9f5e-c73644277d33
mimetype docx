--- v2 (2026-09-23)
+++ v3 (2026-11-07)
@@ -2,968 +2,743 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">策勒2023年各种作物空间分布数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Spatial distribution data of various crops in Cele in 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spatial distribution data of various crops in Cele in 2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01441</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01441</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01441</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">农业</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agriculture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">包括策勒绿洲各作物边界及作物种类矢量数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">策勒绿洲具体作物分布数据通过遥感解译技术，勾勒出田块的轮廓，为了确保数据的准确性与可靠性，手持GPS手持机在绿洲内部对每个田块种植结构逐一开展实地勘察工作，从而对整个绿洲的种植结构进行更为精细的划分，将不同作物种类、种植面积、分布边界等信息进行详细记录与整理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">315.7 KiB</w:t>
+        <w:t xml:space="preserve">data size:315.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 种植结构, 农作物</w:t>
+        <w:t xml:space="preserve">Theme:Planting structure, Crops</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆策勒 </w:t>
+        <w:t xml:space="preserve">Place:Cele, Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -997,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1086,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1169,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1257,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,770 +1047,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王伟杰 </w:t>
+        <w:t xml:space="preserve">contributors:wang wei jie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王伟杰   </w:t>
+        <w:t xml:space="preserve">author:wang wei jie  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:yu yang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王伟杰. 策勒2023年各种作物空间分布数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01441.</w:t>
+        <w:t xml:space="preserve">wang wei jie. Spatial distribution data of various crops in Cele in 2023. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01441.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">王伟杰, 于洋, 孙凌霄, 何婧, 张凌云. 基于XGBoost的干旱区典型绿洲主要作物需水量预测模型研究[J]. 干旱区地理, 2025, 48, (12): 2087-2098. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>