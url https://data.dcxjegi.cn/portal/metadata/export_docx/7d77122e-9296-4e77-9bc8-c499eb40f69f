--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏联哈萨克斯坦科学院植物标本的植物资料 第9卷</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本专著可分为3部分。第一部分探讨珍稀植物与新物种发现，记录了哈萨克斯坦北部及天山地区的21种特有植物，分析其地理分布与分类地位，首次报道土库曼植物园引种的 112 种木本植物在干旱条件下的生理适应性。第二部分围绕植物系统分类学与细胞学研究，对葱属（Allium）、黄芪属（Astragalus）等类群进行核型分析，确认 Gagea neo-popovii 等新种的有效性。通过染色体计数探讨中亚山地植物遗传多样性与地理隔离的关联，提出基于分子标记的种群鉴别方法。第三部分研究真菌与地衣生态，描述地衣和酵母菌的形态特征，分析酸性环境对小麦叶斑病菌（Helminthosporium sativum）孢子萌发率的影响（提升28%）。此外，对盘菌纲（Discomycetes）和伞菌纲（Agaricales）的代表物种进行解剖学观察，揭示其细胞结构与生态适应的相关性。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Ю. А. Котухов、В. А. Стуканов 出版社：哈萨克苏维埃社会主义共和国科学出版社 出版地：阿拉木图 出版年：1975年 页数：122页 语种：俄语 分类号：UDC 582.9(584.6)</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《苏联哈萨克斯坦科学院植物标本的植物资料 第9卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《干旱区开发与荒漠化防治：综合措施》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《苏联哈萨克斯坦科学院植物标本的植物资料 第9卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">10.4 MiB</w:t>
+        <w:t xml:space="preserve">data size:10.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物多样性,  干旱区真菌生态,  植物分类</w:t>
+        <w:t xml:space="preserve">Theme:plant diversity, Fungal ecology in arid areas, plant classification</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1975</w:t>
+        <w:t xml:space="preserve">Time:1975</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">Place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 苏联哈萨克斯坦科学院植物标本的植物资料 第9卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00967.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Botanical data from plant specimens of the Academy of Sciences of Kazakhstan, the Soviet Union, Volume 9. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00967.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>