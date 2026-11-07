--- v0 (2026-09-18)
+++ v1 (2026-11-07)
@@ -2,1020 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">太平洋热带岛屿</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Tropical Pacific Islands</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tropical Pacific Islands</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01669</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01669</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01669</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书是一部以太平洋热带岛屿为主要研究对象的自然地理学专著，系统探讨了各类岛屿的自然特征、形成机制及其空间分异规律。全书分为两大部分：第一部分按成因类型对岛屿进行分类，分别论述了生物成因岛（环礁）、火山岛、地槽岛以及作为大陆岛典型的新几内亚岛；第二部分则从地理地带性、非地带性因素等角度，分析了岛屿景观的空间分异规律，并讨论了自然资源利用与环境状况。全书兼顾理论分类与区域案例分析，适合自然地理学、岛屿生态学及区域研究领域的读者参考。</w:t>
+        <w:t xml:space="preserve">This book is a natural geography monograph with tropical islands in the Pacific Ocean as its main research object. It systematically discusses the natural characteristics, formation mechanisms and spatial differentiation laws of various islands. The book is divided into two parts: the first part classifies the islands according to genetic types, and respectively discusses biogenic islands (atolls), volcanic islands, geosyncline islands and New Guinea Island, which is a typical continental island; the second part analyzes the spatial differentiation laws of the island landscape from the perspective of geographical zoning and non-zonal factors, and discusses the utilization of natural resources and environmental conditions. The book takes into account theoretical classification and regional case analysis, and is suitable for readers in the fields of physical geography, island ecology and regional research. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Г.М.伊格纳季耶夫（Г.М. Игнатьев） 出版社：Издательство «Мысль» 出版地：莫斯科 出版年：1979年 页数：264页 语种：俄文 馆藏条形码：XJLAS RU 70002035</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): 丨.М. Ignatiyev (丨.М.Игнатьев） Published by: 丨 здател ь с тво « д а т е л ь» Published: Moscow Publication year: 1979 Pages: 264 pages Language: Russian Collection barcode: XJLAS RU 70002035</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《太平洋热带岛屿》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Tropical Pacific Islands" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《太平洋热带岛屿》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《太平洋热带岛屿》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Tropical Pacific Islands" were processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the data information of the "Tropical Pacific Islands" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/08/06-2025/08/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/08/06-2025/08/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">太平洋 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">16.2 MiB</w:t>
+        <w:t xml:space="preserve">data size:16.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.PDF格式</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 太平洋,  自然地理, 岛屿</w:t>
+        <w:t xml:space="preserve">Theme:Pacific, Physical geography, Island</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1979</w:t>
+        <w:t xml:space="preserve">Time:1979</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">太平洋 </w:t>
+        <w:t xml:space="preserve">Place:Pacific </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1049,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1138,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1221,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1309,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1396,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 太平洋热带岛屿. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01669.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Tropical Pacific Islands. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01669.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>