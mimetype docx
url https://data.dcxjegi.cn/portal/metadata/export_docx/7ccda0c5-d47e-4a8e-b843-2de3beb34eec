--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1955-2010年新疆艾比湖面积数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,901 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">艾比湖的演变被分为四个时期。数据从1950开始至1975年结束是第一个时期，湖泊急剧萎缩。在第二个时期（1975-1995），湖泊面积相对稳定，1995年为476平方公里，达到有记录以来的最低值。2003年，是自1995年以来湖泊面积最大值，达到915平方公里，随后在2010年下降到428平方公里。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王苏民，窦鸿身.《中国湖泊志》. 北京：科学出版社.1998 提供1955-1995年数据 沙依然，李聪，陈爱京等. 艾比湖近期出现大面积干涸. 干旱区地理，2006 提供2005-2006年数据 Ma L, Wu J, Abuduwaili J, 2011a. The climatic and hydrologicalchanges and environmental responses recorded in lake sed-iments of Xinjiang, China. J. Arid Land 3:1-8 提供1955-2010数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">在加工生成数据表时，剔除了一些明显误差数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">30.0 KiB</w:t>
+        <w:t xml:space="preserve">data size:30.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">湖泊,  面积</w:t>
+        <w:t xml:space="preserve">Theme:lakes, area</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1955-2010</w:t>
+        <w:t xml:space="preserve">Time:1955-2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,   艾比湖 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang,  ebinur Lake </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1055,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1144,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1227,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1315,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1402,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈曦,  马龙 </w:t>
+        <w:t xml:space="preserve">contributors:chen xi,  ma long </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴敬禄   </w:t>
+        <w:t xml:space="preserve">author:wu jing lu  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈曦,马龙. 1955-2010年新疆艾比湖面积数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00612.</w:t>
+        <w:t xml:space="preserve">chen xi, ma long. 1955-2010 Area data of Aibinur Lake in Xinjiang in 2009. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00612.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>