--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆1:25万湖泊与河流分布数据（2000年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,970 +127,639 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包括新疆湖泊和河流要素，采用Albers等面积割圆锥投影，以2010年度TM遥感影像，利用ENVI、eCognition软件分类提取湖泊和河流要素，生成新疆湖泊与河流分布数据。数据属性信息见本数据文档。该数据可作为调查新疆地区湖泊和河流分布概况提供科学数据支持。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2010年度TM遥感数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用ENVI、eCognition软件，通过选取对水体反映强烈的绿波段和近红外波段进行叠加计算，在生成的矢量层下叠加TM数据，通过人工干预修正，生产最后的数据产品。 1. 波段选取，选取对水体反映强烈的绿波段和近红外波段； 2. 波段计算，水体提取公式：TM2+TM3-TM4-TM5 3. 矢量叠加，在生成的矢量层下叠加TM数据，进行人工干预修正。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据采集按照矢量化标准执行，参照google earth高精度数据进行修正。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2013/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">860.4 KiB</w:t>
+        <w:t xml:space="preserve">data size:860.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">湖泊,  河流</w:t>
+        <w:t xml:space="preserve">Theme:lakes, rivers</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000</w:t>
+        <w:t xml:space="preserve">Time:2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1124,69 +793,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1213,69 +864,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,69 +929,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1384,69 +999,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1471,700 +1068,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李均力 </w:t>
+        <w:t xml:space="preserve">contributors:li jun li </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李均力. 新疆1:25万湖泊与河流分布数据（2000年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00608.</w:t>
+        <w:t xml:space="preserve">li jun li. 1: 250,000 Lake and River Distribution Data in Xinjiang (2000). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00608.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>