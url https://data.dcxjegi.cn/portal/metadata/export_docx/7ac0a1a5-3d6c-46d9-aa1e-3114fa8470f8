--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">新疆1:25万湖泊与河流分布数据（2000年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,639 +127,970 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hydrography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据包括新疆湖泊和河流要素，采用Albers等面积割圆锥投影，以2010年度TM遥感影像，利用ENVI、eCognition软件分类提取湖泊和河流要素，生成新疆湖泊与河流分布数据。数据属性信息见本数据文档。该数据可作为调查新疆地区湖泊和河流分布概况提供科学数据支持。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2010年度TM遥感数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">利用ENVI、eCognition软件，通过选取对水体反映强烈的绿波段和近红外波段进行叠加计算，在生成的矢量层下叠加TM数据，通过人工干预修正，生产最后的数据产品。 1. 波段选取，选取对水体反映强烈的绿波段和近红外波段； 2. 波段计算，水体提取公式：TM2+TM3-TM4-TM5 3. 矢量叠加，在生成的矢量层下叠加TM数据，进行人工干预修正。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">数据采集按照矢量化标准执行，参照google earth高精度数据进行修正。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2013/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:860.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">860.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.shp格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:lakes, rivers</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">湖泊,  河流</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -793,51 +1124,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -864,51 +1213,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -929,51 +1296,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -999,51 +1384,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1068,425 +1471,700 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:li jun li </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李均力 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">li jun li. 1: 250,000 Lake and River Distribution Data in Xinjiang (2000). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00608.</w:t>
+        <w:t xml:space="preserve">李均力. 新疆1:25万湖泊与河流分布数据（2000年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00608.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>