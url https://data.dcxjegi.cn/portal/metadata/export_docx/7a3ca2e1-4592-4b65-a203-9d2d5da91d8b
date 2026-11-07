--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏联的自然</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Л.С.贝尔格关于苏联景观地带的研究是其对地理学最重要的学术贡献之一。他所创立的景观地带学说将气候、地形、水域、动植物和土壤等地理要素作为一个有机整体加以考察，为区域自然地理研究奠定了坚实的理论基础。本书以贝尔格的经典著作《苏联自然》为基础，简要而清晰地展示了苏联境内不同纬度和山地景观地带的基本特征及其规律性更替。书中还涉及泰加林动物地理分布等方面的内容，有助于读者对地理环境整体性形成更为完整的认识。本文可供地理学研究者、教师及广大自然爱好者参考阅读。</w:t>
+        <w:t xml:space="preserve">Л.С. Berg's research on Soviet landscapes is one of his most important academic contributions to geography. The landscape zone theory he founded examined geographical elements such as climate, topography, waters, animals, plants, and soil as an organic whole, laying a solid theoretical foundation for regional natural geography research. Based on Berg's classic book "Nature of the Soviet Union", this book briefly and clearly displays the basic characteristics and regular replacement of different latitudes and mountainous landscape zones in the Soviet Union. The book also covers the geographical distribution of Taiga animals and other aspects, which helps readers form a more complete understanding of the integrity of the geographical environment. This article can be used as a reference for geography researchers, teachers and nature lovers. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Л.С.贝尔格（Л. С. Берг） 出版社：Государственное издательство географической литературы 出版地：莫斯科 出版年：1955年 页数：494页 语种：俄文 馆藏条形码：XJLAS RU 70026516</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): 丨.С. Berg (.С.Берг） Published by: 丨 о с у д а р с т в е н н о е изд а т е льс т в о г е о г р а п иче ской л и т е р а т у ры Published: Moscow Publication year: 1955 Pages: 494 pages Language: Russian Collection barcode: XJLAS RU 70026516</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《苏联的自然》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Nature of the Soviet Union" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《苏联的自然》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《苏联的自然》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Nature of the Soviet Union" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the data information of "Nature of the Soviet Union" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/06/02-2025/06/02</w:t>
+        <w:t xml:space="preserve">collect time:2025/06/02-2025/06/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">127.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:127.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 景观地带, 泰加林</w:t>
+        <w:t xml:space="preserve">Theme:Landscape zone, Taiga</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1955</w:t>
+        <w:t xml:space="preserve">Time:1955</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 苏联的自然. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01588.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. . Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01588.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>