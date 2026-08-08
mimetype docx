--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆10m水体叶绿素a数据集（2022年4-10月）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,922 +88,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哨兵</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sentinal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据采用2022年4-10月哨兵2号光学卫星数据为数据源，采样随机森林回归（RFR）方法构建新疆湖泊叶绿素a浓度遥感估算模型。数据为CGCS2000坐标系阿伯斯投影，精度为10米。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">采用2022年4-10月哨兵2号光学卫星数据为数据源</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">使用具有较好辐射性能的Sentinle 2 A/B MSI。从欧空局哥白尼数据开放中心获取L1C数据。采用欧空局提供的SEN2COR算法进行大气校正。但是SEN2COR为陆地大气校正算法，需要针对进一步去除天空光、太阳耀斑和残余气溶胶散射的影响。采样随机森林回归（RFR）方法构建水质参数模型。通过调整输入算法的最佳输入变量，各算法最优超参数通过格网化搜索方法获得。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">利用大量野外调查和星地同步数据进行模型研究，结果表明RFR叶绿素a浓度算法精度较高，不确定性为（ϵ）为21.92%，偏差（β）为4.29%，斜率为0.64，均方根对数误差为0.235。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.9 GiB</w:t>
+        <w:t xml:space="preserve">data size:3.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: CGCS2000 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> Albers投影 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水体叶绿素a</w:t>
+        <w:t xml:space="preserve">Theme:of chlorophyll-a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2022</w:t>
+        <w:t xml:space="preserve">Time:2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1037,69 +733,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 49.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1126,69 +804,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1209,69 +869,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1297,69 +939,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1384,775 +1008,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁,  段洪涛 </w:t>
+        <w:t xml:space="preserve">contributors:liu tie,  duan hong tao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">段洪涛   </w:t>
+        <w:t xml:space="preserve">author:duan hong tao  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021xjkk1400</w:t>
+        <w:t xml:space="preserve">number:2021xjkk1400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">空天地网一体化综合科考监测体系建设</w:t>
+        <w:t xml:space="preserve">name:2021xjkk1400</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘铁,段洪涛. 新疆10m水体叶绿素a数据集（2022年4-10月）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000113.</w:t>
+        <w:t xml:space="preserve">liu tie, duan hong tao. Chlorophyll a dataset of 10m water body in Xinjiang (April to October 2022). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000113.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>