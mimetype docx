--- v1 (2026-08-08)
+++ v2 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">新疆10m水体叶绿素a数据集（2022年4-10月）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,618 +88,922 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Sentinal</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哨兵</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据采用2022年4-10月哨兵2号光学卫星数据为数据源，采样随机森林回归（RFR）方法构建新疆湖泊叶绿素a浓度遥感估算模型。数据为CGCS2000坐标系阿伯斯投影，精度为10米。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">采用2022年4-10月哨兵2号光学卫星数据为数据源</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">使用具有较好辐射性能的Sentinle 2 A/B MSI。从欧空局哥白尼数据开放中心获取L1C数据。采用欧空局提供的SEN2COR算法进行大气校正。但是SEN2COR为陆地大气校正算法，需要针对进一步去除天空光、太阳耀斑和残余气溶胶散射的影响。采样随机森林回归（RFR）方法构建水质参数模型。通过调整输入算法的最佳输入变量，各算法最优超参数通过格网化搜索方法获得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">利用大量野外调查和星地同步数据进行模型研究，结果表明RFR叶绿素a浓度算法精度较高，不确定性为（ϵ）为21.92%，偏差（β）为4.29%，斜率为0.64，均方根对数误差为0.235。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:3.9 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">栅格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10米</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CGCS2000 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Albers投影 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:of chlorophyll-a</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水体叶绿素a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -733,51 +1037,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 49.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -804,51 +1126,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -869,51 +1209,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -939,51 +1297,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1008,464 +1384,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:liu tie,  duan hong tao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘铁,  段洪涛 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:duan hong tao  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">段洪涛   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021xjkk1400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021xjkk1400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:2021xjkk1400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">空天地网一体化综合科考监测体系建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">liu tie, duan hong tao. Chlorophyll a dataset of 10m water body in Xinjiang (April to October 2022). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000113.</w:t>
+        <w:t xml:space="preserve">刘铁,段洪涛. 新疆10m水体叶绿素a数据集（2022年4-10月）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000113.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>