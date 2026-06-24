--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -736,51 +736,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据大百科,  绿洲,  高程,  DEM</w:t>
+        <w:t xml:space="preserve"> DEM,  高程,  绿洲, 数据大百科</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -847,51 +847,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆,   哈密盆地,   榆树沟,   五道沟 </w:t>
+        <w:t xml:space="preserve"> 五道沟,   榆树沟,   哈密盆地,  新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>