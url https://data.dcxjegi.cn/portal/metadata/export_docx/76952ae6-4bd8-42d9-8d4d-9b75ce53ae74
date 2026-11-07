--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,926 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈密盆地绿洲、水系与高程分类数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈密盆地绿洲（Hami Oasis）位于新疆维吾尔自治区哈密市境内。哈密盆地绿洲的地理位置是42°30′31″N-43°18′37″N,92°27′12″E-94°37′17″E。哈密盆地绿洲由194块绿洲组成，绿洲总面积为1884.50 km²（Albers投影），总周长为1842.64 km（Lambert投影）。其中，最大的绿洲面积为1577.37 km²，周长为700.08 km。滋养哈密盆地绿洲的河流有榆树沟、五道沟和大天生圈河等。三条主要河流的干流长度分别为61.35 km、60.23 km和59.42 km（Lambert投影）。哈密盆地诸河流域山区部分（Mountainous Part of the Hami Basin Rivers Catchment）是维持哈密盆地绿洲存在的诸河流上游的汇水区。该集水区的地理位置是42°40′6″N-43°30′48″N，91°58′29″E-94°50′28″E。该集水区面积为4570.21 km²，边界长度为798.86 km。其中，99.28%的集水区面积在哈密市伊州区境内，0.72%的面积在哈密市伊吾县境内。哈密盆地诸河流域山区部分高程分类数据共包括8种类型，海拔高度1500 m以下为一类，向上以500 m为间隔划分。该数据集基于Google Earth影像、ASTER GDEM 30 m数据和实测数据研发得到。数据集内容包括：（1）哈密盆地绿洲边界数据；（2）滋养绿洲的水系数据；（3）哈密盆地诸河流域山区部分边界数据；（4）哈密盆地诸河流域山区部分高程分类数据。数据集以.kmz，.shp与.tif数据格式存储，由65个数据文件组成，数据量42.1 MB（压缩为5个文件，27.1 MB）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于Google Earth影像、ASTER GDEM 30 m数据和实测数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">27.2 MiB</w:t>
+        <w:t xml:space="preserve">data size:27.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> DEM,  高程,  绿洲, 数据大百科</w:t>
+        <w:t xml:space="preserve">Theme:DEM, elevation, oasis, Data Encyclopedia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 五道沟,   榆树沟,   哈密盆地,  新疆 </w:t>
+        <w:t xml:space="preserve">Place:Wudaogou,  yushugou,  Hami basin,  Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -955,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1127,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1215,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1302,700 +969,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟,  李伯騛 </w:t>
+        <w:t xml:space="preserve">contributors:gui dong wei,  li bo fei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟   </w:t>
+        <w:t xml:space="preserve">author:gui dong wei  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">桂东伟,李伯騛. 哈密盆地绿洲、水系与高程分类数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2022.04.04.V1.</w:t>
+        <w:t xml:space="preserve">gui dong wei, li bo fei. Classification dataset of Oasis, Water System and Elevation in Hami Basin. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2022.04.04.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>