--- v0 (2026-09-11)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦山区的冰雪资源及水文气候状况</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Ice and snow resources and hydrological and climatic conditions in mountainous areas of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ice and snow resources and hydrological and climatic conditions in mountainous areas of Kazakhstan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02237</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02237</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02237</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本文集致力于当代冰川学的现实问题。其中阐述了积雪冰水资源评估、内陆山区冰川存在的水文气候条件以及积雪计算方法研制等方面的数据资料。 本书面向冰川学家、水文学家以及其他从事水资源问题、自然灾害预防和环境保护工作的专业人士。</w:t>
+        <w:t xml:space="preserve">This collection is dedicated to practical issues in contemporary glaciology. It describes the assessment of snow cover and ice water resources, the hydrological and climatic conditions of glaciers in inland mountainous areas, and the development of snow cover calculation methods. This book is aimed at glaciologists, hydrologists, and other professionals working on water issues, natural disaster prevention, and environmental protection. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：И.В.Северский 出版社：Издательство АН КазССР 出版地：阿拉木图 出版年：1992年 页数：223页 语种：俄文 ISBN号：5-628-00744-7 分类号：УДК 551.311.21:627.141.1 馆藏条形码：XJLAS RU 70020895</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board):.В.Северский Published by: А зда тельс тво АН Ка з С С СР Published: Almaty Publication year: 1992 Pages: 223 pages Language: Russian ISBN No.: 5-628-00744-7 Classification No.: У п б 551.311.21:627.141.1 Collection barcode: XJLAS RU 70020895</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦山区的冰雪资源及水文气候状况》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center stores the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Ice and Snow Resources and Hydrological Climate Conditions in the Mountainous Areas of Kazakhstan" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《哈萨克斯坦山区的冰雪资源及水文气候状况》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦山区的冰雪资源及水文气候状况》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">Electronic processing is carried out on the collected Ice and Snow Resources and Hydrological Climate Conditions in Mountain Areas of Kazakhstan. According to the requirements of the national standard GB/T 31219.2-2014 Digital Processing Specification for Library Collection Resources, the data information of Ice and Snow Resources and Hydrological Climate Conditions in Mountain Areas of Kazakhstan is not modified or deleted, and the data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">78.2 MiB</w:t>
+        <w:t xml:space="preserve">data size:78.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰雪水资源,  山区水文</w:t>
+        <w:t xml:space="preserve">Theme:Mountainous hydrology, Ice and snow water resources</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1992</w:t>
+        <w:t xml:space="preserve">Time:1992</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦山区的冰雪资源及水文气候状况. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02237.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Ice and snow resources and hydrological and climatic conditions in mountainous areas of Kazakhstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02237.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>