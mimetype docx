--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -905,51 +905,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">归一化植被指数,  NDVI</w:t>
+        <w:t xml:space="preserve"> NDVI, 归一化植被指数</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>