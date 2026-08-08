--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2019、2020年咸海流域1km归一化植被指数月均数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,970 +127,639 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中分辨率成像光谱仪</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是2019年和2020年咸海流域NDVI月均值数据。提取美国国家航空航天局中分辨率成像光谱仪MOD13A2产品第一波段作为归一化植被指数数据，乘以比例因子0.0001，叠加咸海流域边界数据，裁切后得到咸海流域范围内的NDVI月均值数据。每月一期，一年12期，2019-2020年共24张栅格图像。空间分辨率为1000m×1000m，时间分辨率为1个月，投影坐标为GCS_WGS_1984，每个像元的值为每个月的归一化植被指数的平均值。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">来源于美国国家航空航天局中分辨率成像光谱仪MOD13A2产品第一波段。Modis影像数据：https://ladsweb.modaps.eosdis.nasa.gov/</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">提取MOD13A2产品第一波段作为叶面积指数数据，乘以比例因子0.0001。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">空间分辨率为1000m×1000m，时间分辨率为1个月，每个像元的值为每个月归一化植被指数的平均值，投影坐标为GCS_WGS_1984。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2019/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">94.5 MiB</w:t>
+        <w:t xml:space="preserve">data size:94.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> NDVI, 归一化植被指数</w:t>
+        <w:t xml:space="preserve">Theme:NDVI, Normalized Difference Vegetation Index</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">咸海 </w:t>
+        <w:t xml:space="preserve">Place:Aral Sea </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1124,69 +793,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1213,69 +864,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,69 +929,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1384,69 +999,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1471,775 +1068,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">钱静,  刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:qian jing,  liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">钱静  ,  陈朝亮   </w:t>
+        <w:t xml:space="preserve">author:qian jing ,  chen chaoliang  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">钱静,刘铁. 2019、2020年咸海流域1km归一化植被指数月均数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00313.</w:t>
+        <w:t xml:space="preserve">qian jing, liu tie. Monthly average dataset of 1km normalized vegetation index in the Aral Sea Basin in 2019 and 2020. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00313.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>