--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人口, 工业, 农业, 经济, 交通</w:t>
+        <w:t xml:space="preserve">工业, 农业, 人口, 经济, 交通</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>