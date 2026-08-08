--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2001-2004年俄罗斯社会经济统计数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">社会经济</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Socio-economic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据来源于俄罗斯联邦国家统计委员会2001年、2002年、2003年、2004年和2005年出版的全俄文版俄罗斯统计年鉴数据，部分指标有2000年以前的数据信息。经济指标包括国家机构组成、自然资源、人口、人民生活水平、教育、卫生、工业、农业、建筑业、交通运输与通讯、财政、商业贸易、以及人口、国民生产指标、工业生产指标与国际水平的比较等25个大类，其下包含若干统计表，除2005年的统计表名称没有翻译成中文外，其他各年每章的前言和所有表格的标题已有中文翻译。翻译制作工作是由中国科学院新疆生态与地理研究所文献信息中心负责完成。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">俄罗斯联邦国家统计委员会出版的： 《2001年度俄罗斯统计年鉴》（俄文版）； 《2002年度俄罗斯统计年鉴》（俄文版）； 《2003年度俄罗斯统计年鉴》（俄文版）； 《2004年度俄罗斯统计年鉴》（俄文版）； 《2005年度俄罗斯统计年鉴》（俄文版）。 中国科学院新疆生态与地理研究所文献信息中心获取的原始数据是电子版word文档格式。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据为电子版word文档格式，并且每一年度数据是分章节存放，处理人员先对每章的前言部分和每个表格标题进行中文翻译，然后重新排版合并生成PDF文档格式，每个年代的数据存为1个文件，按照出版年代分开存放。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">本数据由中国科学院新疆生态与地理研究所文献信息中心负责制作，是对原版文件进行的高清晰度影印翻拍、专业翻译，保证了原版文件的真实性和完整性。数据源是扫描精度为200dpi。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2001/01/01-2004/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2001/01/01-2004/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">俄罗斯 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">149.5 MiB</w:t>
+        <w:t xml:space="preserve">data size:149.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">工业, 农业, 人口, 经济, 交通</w:t>
+        <w:t xml:space="preserve">Theme:industrial, agricultural, population, economic, traffic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地球科学 , 统计学 </w:t>
+        <w:t xml:space="preserve">Subject:Earth Science , statistically </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2001 2002 2003 2004</w:t>
+        <w:t xml:space="preserve">Time:2001 2002 2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">俄罗斯 </w:t>
+        <w:t xml:space="preserve">Place:Russia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴淼 </w:t>
+        <w:t xml:space="preserve">contributors:wu hao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴淼. 2001-2004年俄罗斯社会经济统计数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00105.</w:t>
+        <w:t xml:space="preserve">wu hao. 2001-2004 Russian Socio-Economic Statistics 2009. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00105.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>