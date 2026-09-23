--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2001-2004年俄罗斯社会经济统计数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Socio-economic</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据来源于俄罗斯联邦国家统计委员会2001年、2002年、2003年、2004年和2005年出版的全俄文版俄罗斯统计年鉴数据，部分指标有2000年以前的数据信息。经济指标包括国家机构组成、自然资源、人口、人民生活水平、教育、卫生、工业、农业、建筑业、交通运输与通讯、财政、商业贸易、以及人口、国民生产指标、工业生产指标与国际水平的比较等25个大类，其下包含若干统计表，除2005年的统计表名称没有翻译成中文外，其他各年每章的前言和所有表格的标题已有中文翻译。翻译制作工作是由中国科学院新疆生态与地理研究所文献信息中心负责完成。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">俄罗斯联邦国家统计委员会出版的： 《2001年度俄罗斯统计年鉴》（俄文版）； 《2002年度俄罗斯统计年鉴》（俄文版）； 《2003年度俄罗斯统计年鉴》（俄文版）； 《2004年度俄罗斯统计年鉴》（俄文版）； 《2005年度俄罗斯统计年鉴》（俄文版）。 中国科学院新疆生态与地理研究所文献信息中心获取的原始数据是电子版word文档格式。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">原始数据为电子版word文档格式，并且每一年度数据是分章节存放，处理人员先对每章的前言部分和每个表格标题进行中文翻译，然后重新排版合并生成PDF文档格式，每个年代的数据存为1个文件，按照出版年代分开存放。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">本数据由中国科学院新疆生态与地理研究所文献信息中心负责制作，是对原版文件进行的高清晰度影印翻拍、专业翻译，保证了原版文件的真实性和完整性。数据源是扫描精度为200dpi。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2001/01/01-2004/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001/01/01-2004/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">俄罗斯 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:149.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">149.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">电子表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:industrial, agricultural, population, economic, traffic</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工业, 农业, 人口, 经济, 交通</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Earth Science , statistically </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地球科学 , 统计学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2001 2002 2003 2004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 2002 2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Russia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">俄罗斯 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:wu hao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴淼 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">wu hao. 2001-2004 Russian Socio-Economic Statistics 2009. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00105.</w:t>
+        <w:t xml:space="preserve">吴淼. 2001-2004年俄罗斯社会经济统计数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00105.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>