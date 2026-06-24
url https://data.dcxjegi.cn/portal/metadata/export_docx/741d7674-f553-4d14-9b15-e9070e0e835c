--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -736,51 +736,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据大百科,  绿洲,  集水区,  高程,  DEM</w:t>
+        <w:t xml:space="preserve"> 高程,  集水区,  绿洲, 数据大百科,  DEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -847,51 +847,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆,   伊犁河,   特克斯河,   巩乃斯河 </w:t>
+        <w:t xml:space="preserve"> 特克斯河,  新疆,   巩乃斯河,   伊犁河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>