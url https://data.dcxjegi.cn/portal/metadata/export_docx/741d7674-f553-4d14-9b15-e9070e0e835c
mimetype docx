--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,926 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">伊犁绿洲、水系与高程分类数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">伊犁河谷绿洲（Yili Oasis）位于我国新疆维吾尔自治区伊犁哈萨克自治州境内。基于Google Earth影像研发的数据表明，绿洲范围是43°17′18″N-44°24′24″N,80°23′12″E-84°13′38″E。基于Albers投影计算的绿洲总面积为9929.19 km²，基于Lambert投影计算的绿洲总周长为2666.09 km。滋养伊犁河谷绿洲的河流包括特克斯河、喀什河、巩乃斯河、库克苏河和伊犁河，它们的干流长度分别为411.26 km、303.00 km、234.83 km、 198.14 km和192.75 km。伊犁河集水区（Yili River Catchment）是维持伊犁河谷绿洲存在的诸河流的汇水区。它的具体位置是42°15′31″N-44°50′31″N，79°23′11″E-84°59′58″E。该集水区面积为62713.63 km²，集水区边界长度为1719.72 km。集水区高程分类数据集是基于ASTER GDEM 30 m数据研发的。高程500 m以下为一种类型，向上每间隔500 m划为一类，一共13种类型。该数据集内容包括：（1）中国境内的伊犁河谷绿洲边界数据；（2）滋养绿洲的水系数据；（3）集水区边界数据；（4）集水区高程分类数据。数据集存储为.kmz、.shp与.tif格式，由43个数据文件组成，数据量为70.1 MB（压缩为4个文件，46.5 MB）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于ASTER GDEM 30 m数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">46.5 MiB</w:t>
+        <w:t xml:space="preserve">data size:46.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 高程,  集水区,  绿洲, 数据大百科,  DEM</w:t>
+        <w:t xml:space="preserve">Theme:elevation, catchment area, oasis, Data Encyclopedia, DEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 特克斯河,  新疆,   巩乃斯河,   伊犁河 </w:t>
+        <w:t xml:space="preserve">Place:Tekes River,  Xinjiang,  gongnaisi River,  ili River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -955,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1127,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1215,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1302,770 +969,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟,  李伯騛 </w:t>
+        <w:t xml:space="preserve">contributors:gui dong wei,  li bo fei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟   </w:t>
+        <w:t xml:space="preserve">author:gui dong wei  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">桂东伟,李伯騛. 伊犁绿洲、水系与高程分类数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2022.05.06.V1.</w:t>
+        <w:t xml:space="preserve">gui dong wei, li bo fei. Classification dataset of Ili Oasis, Water System and Elevation. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2022.05.06.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">桂东伟, 张思源, 李伯騛. 伊犁绿洲、水系与高程分类数据集[J]. Global Change Data Repository, 2022, 9, (05). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>