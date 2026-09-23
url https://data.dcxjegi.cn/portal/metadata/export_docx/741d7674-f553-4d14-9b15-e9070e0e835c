--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,665 +2,926 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">伊犁绿洲、水系与高程分类数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">伊犁河谷绿洲（Yili Oasis）位于我国新疆维吾尔自治区伊犁哈萨克自治州境内。基于Google Earth影像研发的数据表明，绿洲范围是43°17′18″N-44°24′24″N,80°23′12″E-84°13′38″E。基于Albers投影计算的绿洲总面积为9929.19 km²，基于Lambert投影计算的绿洲总周长为2666.09 km。滋养伊犁河谷绿洲的河流包括特克斯河、喀什河、巩乃斯河、库克苏河和伊犁河，它们的干流长度分别为411.26 km、303.00 km、234.83 km、 198.14 km和192.75 km。伊犁河集水区（Yili River Catchment）是维持伊犁河谷绿洲存在的诸河流的汇水区。它的具体位置是42°15′31″N-44°50′31″N，79°23′11″E-84°59′58″E。该集水区面积为62713.63 km²，集水区边界长度为1719.72 km。集水区高程分类数据集是基于ASTER GDEM 30 m数据研发的。高程500 m以下为一种类型，向上每间隔500 m划为一类，一共13种类型。该数据集内容包括：（1）中国境内的伊犁河谷绿洲边界数据；（2）滋养绿洲的水系数据；（3）集水区边界数据；（4）集水区高程分类数据。数据集存储为.kmz、.shp与.tif格式，由43个数据文件组成，数据量为70.1 MB（压缩为4个文件，46.5 MB）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">基于ASTER GDEM 30 m数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:46.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">46.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.kmz与.shp数据格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:elevation, catchment area, oasis, Data Encyclopedia, DEM</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 高程,  集水区,  绿洲, 数据大百科,  DEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tekes River,  Xinjiang,  gongnaisi River,  ili River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 特克斯河,  新疆,   巩乃斯河,   伊犁河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -694,51 +955,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -765,51 +1044,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -830,51 +1127,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -900,51 +1215,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -969,468 +1302,770 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:gui dong wei,  li bo fei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">桂东伟,  李伯騛 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:gui dong wei  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">桂东伟   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">gui dong wei, li bo fei. Classification dataset of Ili Oasis, Water System and Elevation. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2022.05.06.V1.</w:t>
+        <w:t xml:space="preserve">桂东伟,李伯騛. 伊犁绿洲、水系与高程分类数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2022.05.06.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Article citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">桂东伟, 张思源, 李伯騛. 伊犁绿洲、水系与高程分类数据集[J]. Global Change Data Repository, 2022, 9, (05). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>