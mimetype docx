--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">DSM,  数字地表模型,  湖盆地形</w:t>
+        <w:t xml:space="preserve"> 数字地表模型, DSM,  湖盆地形</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>