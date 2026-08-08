--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000年咸海湖盆30米DSM地形数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">DEM数字高程</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据是2000年咸海湖盆DSM地形数据，是由SRTM数据和20世纪60年代咸海1:500000地形图合成得到，空间分辨率30米，平面基准采用WGS84大地坐标系，高程基准基于EGM96地球重力模型。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SRTM数据(https://earthexplorer.usgs.gov/)和20世纪60年代咸海1:500000地形图。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">将1:500000地形图重新投影到WGS84北基准面上的UTM 40区上。基于克里金法，采用球面半变异函数建模并通过双线性插值，生成30 m空间分辨率的湖区栅格数字高程A，再以40m-60m区域高程与SRTM数据集比较，求解出此区域的两套数据集高程相对偏差，以此偏差湖区栅格数字高程A修订40m以下高程，再将此两套数据集融合。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">原数据空间分辨率为30m，加工后空间分辨率为30m，统计水位-面积-体积曲线与文献报道数值R2达到0.99。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/02/11-2000/02/22</w:t>
+        <w:t xml:space="preserve">collect time:2000/02/11-2000/02/22</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">咸海 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">24.9 GiB</w:t>
+        <w:t xml:space="preserve">data size:24.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 数字地表模型, DSM,  湖盆地形</w:t>
+        <w:t xml:space="preserve">Theme:Digital land model, DSM, lake basin shape</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000</w:t>
+        <w:t xml:space="preserve">Time:2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">咸海 </w:t>
+        <w:t xml:space="preserve">Place:Aral Sea </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁,  罗毅,  孙林 </w:t>
+        <w:t xml:space="preserve">contributors:liu tie,  luo yi,  sun lin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">孙林   </w:t>
+        <w:t xml:space="preserve">author:sun lin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘铁,罗毅,孙林. 2000年咸海湖盆30米DSM地形数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00128.</w:t>
+        <w:t xml:space="preserve">liu tie, luo yi, sun lin. DSM Topographic Data of 30-Meters in the Aral Sea Basin in 2000. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00128.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>