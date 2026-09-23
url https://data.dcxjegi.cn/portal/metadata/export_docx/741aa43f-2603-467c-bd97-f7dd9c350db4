--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2000年咸海湖盆30米DSM地形数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Radar</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DEM数字高程</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据是2000年咸海湖盆DSM地形数据，是由SRTM数据和20世纪60年代咸海1:500000地形图合成得到，空间分辨率30米，平面基准采用WGS84大地坐标系，高程基准基于EGM96地球重力模型。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">SRTM数据(https://earthexplorer.usgs.gov/)和20世纪60年代咸海1:500000地形图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">将1:500000地形图重新投影到WGS84北基准面上的UTM 40区上。基于克里金法，采用球面半变异函数建模并通过双线性插值，生成30 m空间分辨率的湖区栅格数字高程A，再以40m-60m区域高程与SRTM数据集比较，求解出此区域的两套数据集高程相对偏差，以此偏差湖区栅格数字高程A修订40m以下高程，再将此两套数据集融合。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">原数据空间分辨率为30m，加工后空间分辨率为30m，统计水位-面积-体积曲线与文献报道数值R2达到0.99。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2000/02/11-2000/02/22</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/02/11-2000/02/22</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">咸海 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:24.9 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">栅格数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Digital land model, DSM, lake basin shape</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 数字地表模型, DSM,  湖盆地形</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Aral Sea </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">咸海 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:liu tie,  luo yi,  sun lin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘铁,  罗毅,  孙林 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:sun lin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙林   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:liu tie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘铁</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XDA20000000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">liu tie, luo yi, sun lin. DSM Topographic Data of 30-Meters in the Aral Sea Basin in 2000. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00128.</w:t>
+        <w:t xml:space="preserve">刘铁,罗毅,孙林. 2000年咸海湖盆30米DSM地形数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00128.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>