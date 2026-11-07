--- v3 (2026-09-23)
+++ v4 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000年咸海湖盆30米DSM地形数据</w:t>
+        <w:t xml:space="preserve">2018 5-meter DSM topography data of the Aral Sea Lake Basin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">DEM数字高程</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据是2000年咸海湖盆DSM地形数据，是由SRTM数据和20世纪60年代咸海1:500000地形图合成得到，空间分辨率30米，平面基准采用WGS84大地坐标系，高程基准基于EGM96地球重力模型。</w:t>
+        <w:t xml:space="preserve">This dataset covers the Aral Sea lake basin and its surrounding buffer areas, and roughly includes salty water bodies, exposed lake beds, tail of the Amu Darya and Syr Darya delta, lakeshore terraces and adjacent desert-oasis transition zones. It is used to characterize the Aral Sea topography and undulation pattern in the context of lake basin shrinkage. The data is stored in the form of a regular grid with a spatial resolution of 5 m, horizontal coordinate system: GCS_WGS_1984 (EPSG:4326), latitude and longitude, in degrees. The elevation benchmark is EGM96, and the elevation unit is meters; the main grid band is the pixel elevation value, which can be extended to provide derivative products such as slope, aspect, curvature, confluence accumulation, terrain humidity index, lake basin water diversion/catchment boundary and relative height difference. The data comes from hydrological and topographical survey and is generated through processes such as denoising, void filling, masking of water and exposed lake beds, unification of plane-elevation datum, multi-source DEM mosaic and residual correction; the file format is GeoTIFF, and the pixel type is Float32. Invalid values are identified with-9999. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SRTM数据(https://earthexplorer.usgs.gov/)和20世纪60年代咸海1:500000地形图。</w:t>
+        <w:t xml:space="preserve">The data comes from hydrological and topographic survey and is generated through processing such as denoising, filling of cavities, masking of water areas and exposed lake beds, unification of plane-elevation datum, multi-source DEM mosaic and residual error correction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">将1:500000地形图重新投影到WGS84北基准面上的UTM 40区上。基于克里金法，采用球面半变异函数建模并通过双线性插值，生成30 m空间分辨率的湖区栅格数字高程A，再以40m-60m区域高程与SRTM数据集比较，求解出此区域的两套数据集高程相对偏差，以此偏差湖区栅格数字高程A修订40m以下高程，再将此两套数据集融合。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">原数据空间分辨率为30m，加工后空间分辨率为30m，统计水位-面积-体积曲线与文献报道数值R2达到0.99。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/02/11-2000/02/22</w:t>
+        <w:t xml:space="preserve">collect time:2019/02/11-2019/02/22</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">咸海 </w:t>
+        <w:t xml:space="preserve">collect place:Aral Sea </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">24.9 GiB</w:t>
+        <w:t xml:space="preserve">data size:24.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:raster data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...105 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Projection</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 数字地表模型, DSM,  湖盆地形</w:t>
+        <w:t xml:space="preserve">Theme:Digital land model, DSM, lake basin shape</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000</w:t>
+        <w:t xml:space="preserve">Time:2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">咸海 </w:t>
+        <w:t xml:space="preserve">Place:Aral Sea </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁,  罗毅,  孙林 </w:t>
+        <w:t xml:space="preserve">contributors:liu tie,  li jun li </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">孙林   </w:t>
+        <w:t xml:space="preserve">author:li jun li  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie , li jun li </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘铁,罗毅,孙林. 2000年咸海湖盆30米DSM地形数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00128.</w:t>
+        <w:t xml:space="preserve">liu tie, li jun li. 2018 5-meter DSM topography data of the Aral Sea Lake Basin. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00128.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>