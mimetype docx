--- v0 (2026-09-17)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦荒漠带土壤</w:t>
+        <w:t xml:space="preserve">Soil in desert zone of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书探讨了哈萨克苏维埃社会主义共和国荒漠带自然条件的主要特征及其土壤。该荒漠带占共和国近一半的领土，约占苏联荒漠带面积的60%。书中展示了荒漠土壤形成的主要特点，给出了该地带土壤的系统分类和诊断。特别关注了棕钙土，这是荒漠土壤中广泛分布的地带性类型，可分为北部荒漠棕钙土亚地带性亚型和中部荒漠灰棕钙土亚型。书中提供了它们全面的化学和物理化学特征。 根据自然指标综合进行了该地区的土壤地理区划。 本书面向农业和水利领域的专家、规划与设计机构的工作人员、高等院校和中等农业技术学校的师生。</w:t>
+        <w:t xml:space="preserve">This book explores the main characteristics of the natural conditions of the desert zone of the Kazakh Soviet Socialist Republic and its soil. The desert zone covers nearly half of the territory of the Republic and approximately 60% of the desert zone of the Soviet Union. The book shows the main characteristics of desert soil formation and gives a systematic classification and diagnosis of the soil in this zone. Special attention is paid to brown calcium soil, which is a widely distributed zonal type in desert soil. It can be divided into northern desert brown calcium soil sub-zonal subtypes and central desert gray brown calcium soil sub-subtypes. Their comprehensive chemical and physico-chemical characteristics are provided in the book. The soil geographical zoning of the area was comprehensively carried out based on natural indicators. This book is aimed at experts in the fields of agriculture and water conservancy, staff of planning and design institutions, teachers and students from colleges and universities and secondary agricultural technical schools. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：К.Ш.法伊佐夫（К.Ш. Фаизов） 出版社：Издательство «Наука» Казахской ССР 出版地：阿拉木图 出版年：1980年 页数：133页 语种：俄文 馆藏条形码：C32545 分类号：УДК 631.48</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): К.Ш. Faizov (К.Ш.Фаизов） Published by: А зда тельс тво «Наук а» К а з а в Р с к ой С С С Published: Almaty Publication year: 1980 Pages: 133 pages Language: Russian Collection barcode: C32545 Classification No.: У п К 631.48</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦荒漠带土壤》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Document Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center stores the book electronically without OCR recognition. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Soil in the Desert Zone of Kazakhstan" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《哈萨克斯坦荒漠带土壤》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦荒漠带土壤》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Soil in the Desert Zone of Kazakhstan" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources," the data information of "Soil in the Desert Zone of Kazakhstan" was not changed or deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/06/02-2025/06/02</w:t>
+        <w:t xml:space="preserve">collect time:2025/06/02-2025/06/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦苏维埃社会共和国 </w:t>
+        <w:t xml:space="preserve">collect place:Kazakhstan Soviet Social Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">54.8 MiB</w:t>
+        <w:t xml:space="preserve">data size:54.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤,  荒漠,  农业</w:t>
+        <w:t xml:space="preserve">Theme:Agricultural, Desert, Soil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤学 </w:t>
+        <w:t xml:space="preserve">Subject:Soil Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1980</w:t>
+        <w:t xml:space="preserve">Time:1980</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦苏维埃社会共和国 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan Soviet Social Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦荒漠带土壤. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02029.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Soil in desert zone of Kazakhstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02029.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>