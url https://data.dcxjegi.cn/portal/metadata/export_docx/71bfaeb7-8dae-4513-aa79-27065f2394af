--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -905,51 +905,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">河流,  湖泊,  水生生物学,  径流,  生物生产力</w:t>
+        <w:t xml:space="preserve"> 湖泊,  径流,  生物生产力, 河流,  水生生物学</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>