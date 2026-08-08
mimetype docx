--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">С. Д. 穆拉维耶夫斯基选集：河流与湖泊</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,970 +127,639 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书是地理学家和水生生物学家 С. Д. 穆拉维耶夫斯基教授（1894–1950）的选集。书中收录了他的重要著作：关于地理因素、水体的生物生产力、湖泊学基础、河流与湖泊的水生生物学以及科学史。其中一些系首次发表，而先前已刊印的则取自早已成为珍稀文献的期刊。 С. Д. 穆拉维耶夫斯基撰写了多部关于自然地理学理论，尤其是生物地理学问题的著作，阐明了大陆水域——河流、湖泊和水库——中的生命特征。 本学者著作集收录了关于地理因素（特别是作为地理因素的径流的作用——此为科学中首次阐明的论点）和水体生物生产力的理论著作、湖泊学基础的材料、苏联许多湖泊和河流的生物水文研究成果以及关于科学史发展的随笔。 С. Д. 穆拉维耶夫斯基的著作在书中未按时间顺序排列，而是按主题分组，我们认为，这能更清晰地展现该学者科学活动的主要方向及其对当今快速发展的科学的贡献。 本选集甚至远未收录 С. Д. 穆拉维耶夫斯基所有已发表的著作。例如，他关于轮虫纲的大型、严格意义上的生物学著作便未收入。本选集主要涵盖了这位卓越且多才多艺的学者的地理学和生物地理学著作。 С. Д. 穆拉维耶夫斯基丰富的学术遗产需要进一步研究。其以下作品仍以手稿形式留存：《马格尼托哥尔斯克地区的湖泊》（清查描述）、《[马格尼托哥尔斯克]冶金联合企业废水对水库水地球化学特征变化的影响》（与 З. 巴拉巴诺娃合著）、关于俄罗斯平原和中亚湖泊水体的著作、关于伊朗的著作、蒙古札记、未成体系的西欧旅行笔记、课程讲义、零散的教材部分（特别是关于湖泊学基础的部分，本书仅收录了其中个别章节）。 但即便是构成此书的这些相对不多的著作，也足以表明其作者是一位杰出的研究者，他为水文学、生物水文学、自然地理学、科学史做出了许多新的贡献。 本书面向科研人员和高校教师——地理学家和生物学家、地理和生物教师、大学地理和生物系学生、师范学院学生以及水文气象学院学生，而“科学史”部分对自然科学史学家亦将引起兴趣。 在书籍出版准备过程中，编纂者得到了 Н. Т. 霍洛波娃、Б. Б. 博戈斯洛夫斯基和 К. А. 沃斯克列先斯基的大力协助，对此深表谢意。本书最终稿经陆地水文学教研室讨论，并获莫斯科大学地理系学术委员会批准。 （该内容为AI翻译，不保证翻译准确率，详情请参照原文）</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：С. Д. 穆拉维耶夫斯基（С. Д. Муравейский） 出版社：Государственное издательство географической литературы 出版地：莫斯科 出版年：1960年 页数：387页 语种：俄文 馆藏条形码：XJLASRU70026158</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已完成OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《С. Д. 穆拉维耶夫斯基选集：河流与湖泊》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《С. Д. 穆拉维耶夫斯基选集：河流与湖泊》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《С. Д. 穆拉维耶夫斯基选集：河流与湖泊》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/05/01-2025/05/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/05/01-2025/05/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">60.5 MiB</w:t>
+        <w:t xml:space="preserve">data size:60.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 湖泊,  径流,  生物生产力, 河流,  水生生物学</w:t>
+        <w:t xml:space="preserve">Theme:lakes, runoff, biological productivity, rivers, aquatic biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1894-1950</w:t>
+        <w:t xml:space="preserve">Time:1894-1950</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1124,69 +793,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1213,69 +864,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,69 +929,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1384,69 +999,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1471,775 +1068,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. С. Д. 穆拉维耶夫斯基选集：河流与湖泊. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01054.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. С.Д. Muravievsky Collection: Rivers and Lakes. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01054.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>