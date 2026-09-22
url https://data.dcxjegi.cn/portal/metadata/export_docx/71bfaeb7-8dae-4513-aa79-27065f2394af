--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">С. Д. 穆拉维耶夫斯基选集：河流与湖泊</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,639 +127,970 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本书是地理学家和水生生物学家 С. Д. 穆拉维耶夫斯基教授（1894–1950）的选集。书中收录了他的重要著作：关于地理因素、水体的生物生产力、湖泊学基础、河流与湖泊的水生生物学以及科学史。其中一些系首次发表，而先前已刊印的则取自早已成为珍稀文献的期刊。 С. Д. 穆拉维耶夫斯基撰写了多部关于自然地理学理论，尤其是生物地理学问题的著作，阐明了大陆水域——河流、湖泊和水库——中的生命特征。 本学者著作集收录了关于地理因素（特别是作为地理因素的径流的作用——此为科学中首次阐明的论点）和水体生物生产力的理论著作、湖泊学基础的材料、苏联许多湖泊和河流的生物水文研究成果以及关于科学史发展的随笔。 С. Д. 穆拉维耶夫斯基的著作在书中未按时间顺序排列，而是按主题分组，我们认为，这能更清晰地展现该学者科学活动的主要方向及其对当今快速发展的科学的贡献。 本选集甚至远未收录 С. Д. 穆拉维耶夫斯基所有已发表的著作。例如，他关于轮虫纲的大型、严格意义上的生物学著作便未收入。本选集主要涵盖了这位卓越且多才多艺的学者的地理学和生物地理学著作。 С. Д. 穆拉维耶夫斯基丰富的学术遗产需要进一步研究。其以下作品仍以手稿形式留存：《马格尼托哥尔斯克地区的湖泊》（清查描述）、《[马格尼托哥尔斯克]冶金联合企业废水对水库水地球化学特征变化的影响》（与 З. 巴拉巴诺娃合著）、关于俄罗斯平原和中亚湖泊水体的著作、关于伊朗的著作、蒙古札记、未成体系的西欧旅行笔记、课程讲义、零散的教材部分（特别是关于湖泊学基础的部分，本书仅收录了其中个别章节）。 但即便是构成此书的这些相对不多的著作，也足以表明其作者是一位杰出的研究者，他为水文学、生物水文学、自然地理学、科学史做出了许多新的贡献。 本书面向科研人员和高校教师——地理学家和生物学家、地理和生物教师、大学地理和生物系学生、师范学院学生以及水文气象学院学生，而“科学史”部分对自然科学史学家亦将引起兴趣。 在书籍出版准备过程中，编纂者得到了 Н. Т. 霍洛波娃、Б. Б. 博戈斯洛夫斯基和 К. А. 沃斯克列先斯基的大力协助，对此深表谢意。本书最终稿经陆地水文学教研室讨论，并获莫斯科大学地理系学术委员会批准。 （该内容为AI翻译，不保证翻译准确率，详情请参照原文）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">作者（编委会）：С. Д. 穆拉维耶夫斯基（С. Д. Муравейский） 出版社：Государственное издательство географической литературы 出版地：莫斯科 出版年：1960年 页数：387页 语种：俄文 馆藏条形码：XJLASRU70026158</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已完成OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《С. Д. 穆拉维耶夫斯基选集：河流与湖泊》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《С. Д. 穆拉维耶夫斯基选集：河流与湖泊》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《С. Д. 穆拉维耶夫斯基选集：河流与湖泊》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/05/01-2025/05/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/05/01-2025/05/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:60.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">60.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:lakes, runoff, biological productivity, rivers, aquatic biology</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 湖泊,  径流,  生物生产力, 河流,  水生生物学</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1894-1950</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1894-1950</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -793,51 +1124,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -864,51 +1213,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -929,51 +1296,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -999,51 +1384,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1068,464 +1471,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. С.Д. Muravievsky Collection: Rivers and Lakes. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01054.</w:t>
+        <w:t xml:space="preserve">文献信息中心. С. Д. 穆拉维耶夫斯基选集：河流与湖泊. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01054.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>