--- v0 (2026-09-17)
+++ v1 (2026-11-07)
@@ -22,50 +22,89 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">盐土与碱土</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saline soil and alkaline earth</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -830,98 +869,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>坐标系</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
-[...46 lines deleted...]
-    </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
@@ -953,51 +944,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">盐碱土,  碱土,  土壤,  盐渍化,  土壤改良,  环境保护,  农业</w:t>
+        <w:t xml:space="preserve"> 农业,  土壤,  土壤改良,  环境保护,  盐渍化,  碱土, 盐碱土</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2074,51 +2065,51 @@
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据来源于</w:t>
       </w:r>
       <w:r w:rsidR="00F24FBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F24FBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>