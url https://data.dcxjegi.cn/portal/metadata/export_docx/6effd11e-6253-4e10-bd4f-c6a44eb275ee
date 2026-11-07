--- v0 (2026-09-04)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">萨彦-阿赖山区古生代生物地层学</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Paleozoic biostratigraphy of the Sayan and Arai Mountains</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Paleozoic biostratigraphy of the Sayan and Arai Mountains</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01996</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01996</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01996</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">第二卷收录了关于萨彦-阿赖褶皱区志留纪和泥盆纪的古生物学和生物地层学材料。本卷相应的两部分篇幅极不均衡，这不仅是由于萨彦-阿赖区域内志留纪沉积相较于泥盆纪沉积发育较少，也因为对前者的研究程度较低。 在编纂本卷时，我们在划分涉及各系之间过渡沉积的材料方面遇到了通常的困难：这些沉积中总是存在混合的动物群和植物群，并且对于将这些沉积归入较古老还是较年轻的体系，总存在着相反的建议。 这个问题尚未被现代地层学所解决（我们认为，主要是因为遗忘了阿·彼·卡尔平斯基关于将各系之间的过渡沉积划分为独立单元的建议）。在每个具体情况下，这个问题都是任意和人为地解决的，因此，不同地区的同期沉积往往被划归不同的系。 情况因这类过渡性地层单元被无限地时而向上、时而向下移动而变得复杂。研究人员关于热丁阶的地层位置的观点可以很好地说明这一点。 1888年，戈斯莱在其著名的专著《L'Ardenne》中论证了热丁阶属于下泥盆统。1912年，莫·莱里什从热丁阶的主要动物群层位——蒙克雷皮板岩中，描述了一系列典型的志留纪形态。但在1920年，夏·巴鲁瓦、保·普鲁沃和日·迪布瓦对莫·莱里什的鉴定进行了严厉而有说服力的批评，并回到了戈斯莱的观点。然而，到了1934年，阿·福克斯坚持认为绍尔兰地区的热丁沉积属于上志留统。 随后，关于热丁纪时代归属的争论只是进一步深化：瓦·施密特和罗·里希特将其归入泥盆纪，格·达默和贝·拜尔则归入志留纪。如果该问题的探讨不转移到阿·彼·卡尔平斯基和弗·奥·科瓦列夫斯基曾指出的另一层面，就绝对没有任何迹象表明这个问题会得到令人满意的解决。 因此，目前对于如何对待以混合动物群和植物群为特征的过渡性地层单元，既没有明确的界定，也没有共识。由于这个原因，本出版物的编辑（本书由大量作者参与编写，他们有时对这些地层单元持有相反的观点）认为在这种情况下没有必要坚持任何硬性规定，而是在很大程度上给予作者自由。如果作者方面没有异议，那么涉及此类地层的古生物学材料便按其在地层统一划分方案中所归属的系来阐述。我们就是这样处理萨莱尔地区的托姆-丘梅什层（介形类岩系，亦称顿斯科伊-扎沃茨克岩系）的：其动物群列在关于志留纪的部分中，尽管编辑确信这些地层属于泥盆纪，并且这在不久的将来对大多数人来说将是显而易见的。 但对于涉及米努辛斯克坳陷比斯特林斯克岩系的材料，情况则更为复杂：该岩系的植物群仍具有典型的晚泥盆世特征，与早先的晚泥盆世植物群落有密切的有机联系，而该岩系的鱼类则已具有典型的石炭纪特征。因此，关于比斯特林斯克岩系植物群的材料放在本卷中，而关于鱼类的材料则放在下一卷。 第二卷刊登了许多尚未发表的材料：关于床板珊瑚和日射珊瑚的材料由普·斯·久博和恩·瓦·米罗诺娃提供，关于四射珊瑚的材料由瓦·阿·热尔托诺戈娃提供，关于层孔虫的材料由弗·克·哈利菲娜提供，关于腕足动物的材料由勒·特·格拉齐安诺娃、瓦·格·津琴科和恩·普·库利科夫提供，等等。</w:t>
+        <w:t xml:space="preserve">The second volume contains the paleontological and biostratigraphic materials of the Silurian and Devonian in the Sayan Alai fold area. The corresponding two parts of this volume are extremely uneven, which is not only because the Silurian sediments in Sayan Alai region are less developed than Devonian sediments, but also because of the low degree of research on the former. In compiling this volume, we have encountered common difficulties in dividing materials involving transitional deposits between the various systems: there are always mixed fauna and flora in these deposits, and there are always opposite suggestions for classifying these deposits into older or younger systems. This problem has not been solved by modern stratigraphy (we believe that it is mainly due to the forgetting of A. PI Karpinski's proposal to divide the transitional sediments between the systems into independent units). In each specific case, this problem is solved arbitrarily and artificially. Therefore, the contemporaneous sediments in different regions are often classified into different systems. The situation is complicated by the fact that such transitional stratigraphic units are moved up and down indefinitely. The viewpoint of the researchers on the stratigraphic location of the reddian stage can well illustrate this point. In 1888, gosley, in his famous monograph l'ardenne, demonstrated that the redinian belongs to the Lower Devonian. In 1912, Mo leilish described a series of typical Silurian formations from the mengkelepi slate, the main fauna of the zedinian stage. However, in 1920, Xia baluwa, Bao Provo and RI dibuwa severely and persuasively criticized Mo leilish's identification and returned to gosley's point of view. However, in 1934, a fox insisted that the Redding deposits in the Sauerland area belonged to the upper Silurian. Subsequently, the debate on the age of the gedingian period was only further deepened: vaschmitt and rohricht classified it as Devonian, while g. Dammer and B. Bair classified it as Silurian. If the discussion of this problem does not shift to another level pointed out by A. PI. Karpinski and V. o. Kovalevsky, there is absolutely no sign that this problem will be satisfactorily solved. Therefore, there is neither a clear definition nor consensus on how to treat the transitional stratigraphic unit characterized by mixed fauna and flora. For this reason, the editors of this publication (this book was written with the participation of a large number of authors, who sometimes hold opposite views on these stratigraphic units) believe that it is not necessary to adhere to any rigid regulations in this case, but to give authors freedom to a large extent. If the author has no objection, the paleontological materials related to such strata will be elaborated according to the system they belong to in the unified stratigraphic division scheme. This is how we deal with the tomchumeish formation (ostracod rock series, also known as dunskoy zavotsk Rock Series) in the saler region: its fauna is listed in the section on Silurian, although the editors are convinced that these formations belong to Devonian, and this will be obvious to most people in the near future. However, the situation is more complicated for the materials related to the bistelinsk rock series in the minusinsk depression: the flora of the rock series still has typical late Devonian characteristics, which are closely related to the early Late Devonian plant communities, while the fish of the rock series have typical Carboniferous characteristics. Therefore, the material on the bistelinsk rock flora is placed in this volume, while the material on fish is placed in the next volume. The second volume has published many unpublished materials: the materials on bedsheet corals and solar corals were provided by Pu Si Jubo and en wa mironova, the materials on tetrapod corals were provided by VA a gertonogova, the materials on stromatoporoids were provided by fo Ke harlfina, the materials on brachiopods were provided by Le te grazianova, VA G zinchenko and en Pu Kulikov, and so on. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Л. Л. 哈尔芬 (Л. Л. Халфина) 出版社：Издательство «Наука» 出版地：新西伯利亚市 出版年：1960年 页数：850页 语种：俄文 馆藏条形码：XJLAS RU 70001421</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): 丨.Л. Halfen (.Л.Халфина) Published by: 丨 зда тельство « 丨 аука» Published: Novosibirsk City Publication year: 1960 Pages: 850 pages Language: Russian Collection barcode: XJLAS RU 70001421</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《萨彦-阿赖山区古生代生物地层学》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Paleozoic Biostratigraphy of the Sayan-Alai Mountains" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《萨彦-阿赖山区古生代生物地层学》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《萨彦-阿赖山区古生代生物地层学》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Paleozoic Biostratigraphy of the Sayan-Alai Mountains" was electronically processed and processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources","Sayan-Alai Mountains" was unchanged and deleted. The data information of Paleozoic Biostratigraphy of the Sayan-Alai Mountains is of reliable quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">449.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:449.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">志留纪,  泥盆纪地层</w:t>
+        <w:t xml:space="preserve">Theme:Devonian strata, Silurian</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1960</w:t>
+        <w:t xml:space="preserve">Time:1960</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 萨彦-阿赖山区古生代生物地层学. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01996.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Paleozoic biostratigraphy of the Sayan and Arai Mountains. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01996.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>