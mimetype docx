--- v0 (2026-09-18)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">《土库曼斯坦药用植物》第十四卷</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Medicinal plants of Turkmenistan XIV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medicinal plants of Turkmenistan XIV</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01914</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01914</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01914</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">亲爱的读者们！ 你们手中拿的是百科全书《土库曼斯坦药用植物》第十四卷，这是对我们先辈最丰富遗产研究的延续，这一遗产由古代杰出科学家和医家的大量著作，以及我国人民以其特殊才能和技艺细腻地理解其慷慨大地生动多样性的民族经验共同构成。在本书中，我尝试发掘我国本土自然中在民间医学中广泛应用的特有植物物种的药用特性。 我以科学方式研究了民间医学中关于药用植物的习俗、传统及其各种制备方法——这些方法经过我们先辈几个世纪的提升已达到土库曼民族财富的水平，并考虑到现代世界医学中与药用植物相关的成就，通过前几卷依据从古至今的科学认知资料，向我国人民讲述了土库曼植物源药物及其治疗特性。 我认为，研究土库曼斯坦药用植物的民族植物学和民族医学科学方面，是当今一项现实而重要的任务。 这部由我对故土和人民的无限热爱、对祖先与自然和谐共处的独特经验的深深敬意所支配的作品，献给对我国丰富的植物世界及其古老民间医学传统感兴趣的广大读者。 土库曼土地上生长着2000多种药用植物用于民间医学，其中500多种是土库曼斯坦植物群的特有物种。考虑到土库曼人古老民间医学传统与特有药用植物的联系，我认为它们完全有资格列入联合国教科文组织世界自然与文化遗产名录。 多卷本《土库曼斯坦植物资源》的出版是当代最迫切的任务之一，它是对土库曼斯坦丰富天然植物资源基础科学研究的总结。这一出版物为研究我国生物经济资源、将其投入生产并在国民经济各领域可持续应用提供了充分而可靠的可能性。 本卷各章汇集了118种药用植物的可靠数据，这些植物已被提升到科学医疗水平，是宝贵的植物源治疗财富。 土库曼斯坦的植物世界以其独特的丰富性著称，数千年来一直是治疗各种疾病的不竭源泉。研究那些构成我们民族医学根基的伟大人物的生平、专业创作和科学遗产，是我们这一代的神圣职责。我们的民族医学遗产是永恒的，它穿越数个世纪照亮着我们的今天。 现代科学的成就不仅允许扩大已有药用植物的作用谱，还能不断将新物种引入卫生保健实践。科学医学已证明数百种植物的治疗价值，但其中大部分仍未被研究。将植物疗法置于坚实的科学基础上，赋予其合理性——这是我们面临的任务。 人类从自然中获取生活所需的一切。而土库曼的自然非常富饶，生长着大量药用植物。如果与其他地方相比，我们这里生长着许多有用的植物，是任何其他地方都无法混淆的。没有植物源药物或由植物原料制备的药物，现代医疗实践是不可想象的。 在我国，为全面可靠地研究土库曼民间医学中使用的药用植物提供了所有条件。从我们智慧的祖先那里，我们继承了有效利用治疗草药对付各种疾病的各种方法。现代医学科学不仅证实了它们的宝贵品质，还研究其有效利用的可能性。作为一名科学家和医生，我呼吁大家从科学角度对待药用植物的使用，包括那些生长在我们土地上、值得全面科学研究的植物。 本书的目的不仅限于增进医务工作者、药用植物原料采集者和储存者关于药用植物的结构、生长地、分布、化学成分、生长条件、实际应用、采集时间、方法和储存规则及其生态意义的了解。它还面向对我国丰富的植物世界及其古老传统感兴趣的广大读者。 我相信它将为您提供可靠帮助和善意建议，告诉您如何利用土库曼自然慷慨的治疗力量造福于人，并帮助您多年保持健康、年轻和美丽。愿土库曼大自然造福于人类健康的源泉永不枯竭！ 祝你们永远健康！</w:t>
+        <w:t xml:space="preserve">The fourteenth volume of the encyclopedia Medicinal Plants of Turkmenistan continues the study of the richest heritage bequeathed to us by our ancestors. This heritage consists of the numerous works of outstanding ancient scholars and physicians, together with the accumulated folk experience through which our people, thanks to their unique talents and skills, developed a profound understanding of the vibrant diversity of their generous homeland. In this volume, I attempt to reveal the medicinal properties of native plant species that have long been widely used in traditional medicine. Using a scientific approach, I have examined the customs, traditions, and various methods of preparing medicinal plants in folk medicine. These methods, refined over centuries by our forebears, have become an integral part of the cultural wealth of the Turkmen nation. Taking into account the achievements of modern world medicine related to medicinal plants, and drawing upon scientific knowledge accumulated from antiquity to the present day, I have sought throughout the preceding volumes to acquaint the people of our country with Turkmen plant-based medicines and their therapeutic properties. In my view, the study of the ethnobotanical and ethnomedical aspects of the medicinal plants of Turkmenistan is an urgent and important task of our time. I dedicate this work, inspired by my boundless love for my homeland and people and by profound respect for the unique experience of harmonious coexistence between our ancestors and nature, to all readers interested in the rich plant world of our country and its ancient traditions of folk medicine. More than 2,000 species of medicinal plants are used in traditional medicine in Turkmenistan, of which over 500 are endemic to the country's flora. Given the close connection between Turkmenistan’s ancient folk-medical traditions and these endemic medicinal plants, I believe they are fully deserving of inclusion on the UNESCO World Natural and Cultural Heritage List. The publication of the multi-volume work Plant Resources of Turkmenistan is one of the most pressing tasks of the present era. It represents a summary of fundamental scientific research on the country's rich natural plant resources. This publication provides ample and reliable opportunities for studying our biological and economic resources, introducing them into production, and ensuring their sustainable application throughout all sectors of the national economy. The chapters of this volume contain reliable information on 118 medicinal plant species whose use has already reached the level of scientific medical practice and which constitute a valuable treasury of plant-derived remedies. The plant world of Turkmenistan is renowned for its exceptional richness and has served for thousands of years as an inexhaustible source of treatments for a wide variety of diseases. Studying the lives, professional works, and scientific legacy of the great individuals who laid the foundations of our traditional medicine is a sacred duty of our generation. The heritage of our folk medicine is eternal and continues to illuminate the present across the centuries. The achievements of modern science not only make it possible to broaden the range of applications of existing medicinal plants but also to introduce new species into healthcare practice on a continuing basis. Scientific medicine has confirmed the therapeutic value of hundreds of plant species, yet most remain insufficiently studied. Our task is to place phytotherapy on a solid scientific foundation and ensure its rational development. Human beings obtain everything necessary for life from nature. The natural environment of Turkmenistan is exceptionally rich and supports a vast abundance of medicinal plants. Compared with many other regions, our land is home to numerous useful plants that possess distinctive and irreplaceable qualities. Modern medical practice would be inconceivable without plant-derived medicines or pharmaceutical products manufactured from botanical raw materials. Our country possesses all the necessary conditions for the comprehensive and reliable study of medicinal plants used in Turkmen folk medicine. From our wise ancestors we inherited many effective methods of employing medicinal herbs to combat disease. Modern medical science has not only confirmed their great value but has also investigated ways of using them more effectively. As both a scientist and a physician, I call upon everyone to approach the use of medicinal plants from a scientific perspective, including those growing on our own land that merit thorough scientific investigation. The purpose of this book is not limited to increasing the knowledge of healthcare workers, collectors and custodians of medicinal plant materials regarding the structure, habitats, distribution, chemical composition, growth conditions, practical uses, harvesting periods, collection methods, storage requirements, and ecological significance of medicinal plants. It is also intended for the broad readership interested in the rich plant world of our country and its ancient traditions. I am confident that this book will provide reliable assistance and friendly guidance, showing you how to make use of the generous healing powers of Turkmen nature for the benefit of humankind and helping you preserve your health, youth, and beauty for many years. May the life-giving springs of Turkmen nature, which contribute to human well-being, never run dry! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：古尔班古雷·别尔德穆哈梅多夫（Gurbanguly Berdimuhamedov） 出版社：Turkmen State Publishing Service 出版地：阿什哈巴德 出版年：2022年 页数：375页 语种：英文 馆藏条形码：SD2699</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Gurbanguly Berdimuhamedov Published by: Turkmen State Publishing Service Place of publication: Ashgabat Publication year: 2022 Pages: 375 pages Language: English Collection barcode: SD2699</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《《土库曼斯坦药用植物》第十四卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Medicinal Plants of Turkmenistan, Volume 14" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《《土库曼斯坦药用植物》第十四卷》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《《土库曼斯坦药用植物》第十四卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected Volume 14 of "Medicinal Plants of Turkmenistan" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources," the data information of Volume 14 of "Medicinal Plants of Turkmenistan" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/10/09-2025/10/09</w:t>
+        <w:t xml:space="preserve">collect time:2025/10/09-2025/10/09</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">347.3 MiB</w:t>
+        <w:t xml:space="preserve">data size:347.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 民族医学, 药用植物</w:t>
+        <w:t xml:space="preserve">Theme:Ethnic medicine, Medicinal plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2022</w:t>
+        <w:t xml:space="preserve">Time:2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 《土库曼斯坦药用植物》第十四卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01914.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Medicinal plants of Turkmenistan XIV. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01914.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>