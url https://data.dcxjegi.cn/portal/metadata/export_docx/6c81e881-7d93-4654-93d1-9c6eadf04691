--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">地磁场、电离层、宇宙线变异及近地层大气某些特征的问题</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文集中发表了关于高层大气异常电离和磁-电离层扰动研究的一些问题、高加索地磁场长期变化异常和宇宙线变化研究结果的著作。文集还包括研究大气近地面层自然放射性的工作。</w:t>
+        <w:t xml:space="preserve">The collection contains books on some issues related to the study of abnormal ionization and magneto-ionospheric disturbances in the upper atmosphere, the long-term variation anomalies of the geomagnetic field in the Caucasus and the results of the study of changes in cosmic rays. The collection also includes work on studying natural radioactivity in the near-earth layer of the atmosphere. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：А. В. 布赫尼卡什维利（А. В. Бухникашвили） 出版社：Мецниереба 出版地：莫斯科 出版年：1974年 页数：139页 语种：俄文 馆藏条形码：XJLAS RU 70021476 分类号：УДК 550. 38</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): А.В. Bukhniashvili (А.В.Бухникашвили） Publishing House: Minh ереба Published: Moscow Publication year: 1974 Pages: 139 pages Language: Russian Collection barcode: XJLAS RU 70021476 Classification No.: У п б 550. 38</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《地磁场、电离层、宇宙线变异及近地层大气某些特征的问题》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of the "Soviet Corn Pests Manual" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《地磁场、电离层、宇宙线变异及近地层大气某些特征的问题》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《地磁场、电离层、宇宙线变异及近地层大气某些特征的问题》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Problems of the Geomagnetic Field, Ionosphere, Cosmic Ray Variation, and Certain Characteristics of the Near Ground Atmosphere" were electronically processed and processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the data information of "Problems of the Geomagnetic Field, Ionosphere, Cosmic Ray Variation, and Certain Characteristics of the Near Ground Atmosphere" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/06/02-2025/06/02</w:t>
+        <w:t xml:space="preserve">collect time:2025/06/02-2025/06/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">25.2 MiB</w:t>
+        <w:t xml:space="preserve">data size:25.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 地磁场, 电离层异常</w:t>
+        <w:t xml:space="preserve">Theme:Geomagnetic field, Ionospheric anomalies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地磁学 , 空间物理学 </w:t>
+        <w:t xml:space="preserve">Subject:Geomagnetism , Space physics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1974</w:t>
+        <w:t xml:space="preserve">Time:1974</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 地磁场、电离层、宇宙线变异及近地层大气某些特征的问题. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01596.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. . Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01596.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>