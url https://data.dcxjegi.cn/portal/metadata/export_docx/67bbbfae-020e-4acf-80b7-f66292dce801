--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -866,51 +866,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哨兵卫星,  植被指数</w:t>
+        <w:t xml:space="preserve"> 植被指数, 哨兵卫星</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>