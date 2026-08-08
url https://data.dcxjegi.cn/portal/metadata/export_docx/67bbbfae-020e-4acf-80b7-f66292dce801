--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆10米植被指数数据产品（2021年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,970 +88,639 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">遥感再分析数据</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据采用经过辐射校正和几何校正的2021年1月至10月哨兵2号光学卫星数据红、近红波段为数据源，通过计算得出的数据。数据为WGS84坐标系，墨卡托投影，精度为10米，以1:25万标准分幅存储，共151分幅，每月一期，共10期。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">采用经过辐射校正和几何校正的2021年1月至10月哨兵2号光学卫星数据红、近红波段为数据源。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据采用经过辐射校正和几何校正的2021年1月至10月哨兵2号光学卫星数据红、近红波段为数据源，通过计算公式NDVI=(Nir-Red)/(Nir+Red)计算得出结果。数据为WGS84坐标系，墨卡托投影，精度为10米，以1:25万标准分幅存储，共151分幅，每月一期，共10期。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据生产按照中国国家标准标准号GB/T 41280-2022《卫星遥感影像植被指数产品规范》要求，采用经验模型法，经过辐射校正与几何校正，质量合格。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆全域 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.8 TiB</w:t>
+        <w:t xml:space="preserve">data size:2.8 TiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 墨卡托投影 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 植被指数, 哨兵卫星</w:t>
+        <w:t xml:space="preserve">Theme:vegetation index, Sentinel satellites</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021</w:t>
+        <w:t xml:space="preserve">Time:2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1085,69 +754,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1174,69 +825,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1257,69 +890,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1345,69 +960,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1432,775 +1029,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨辽,  王伟胜,  方晖 </w:t>
+        <w:t xml:space="preserve">contributors:yang liao,  wang wei sheng,  fang hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021xjkk1400</w:t>
+        <w:t xml:space="preserve">number:2021xjkk1400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">空天地网一体化综合科考监测体系建设</w:t>
+        <w:t xml:space="preserve">name:2021xjkk1400</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨辽,王伟胜,方晖. 新疆10米植被指数数据产品（2021年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000030.</w:t>
+        <w:t xml:space="preserve">yang liao, wang wei sheng, fang hui. Xinjiang 10-meter vegetation index data products (2021). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000030.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>