--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">新疆10米植被指数数据产品（2021年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,639 +88,970 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感再分析数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据采用经过辐射校正和几何校正的2021年1月至10月哨兵2号光学卫星数据红、近红波段为数据源，通过计算得出的数据。数据为WGS84坐标系，墨卡托投影，精度为10米，以1:25万标准分幅存储，共151分幅，每月一期，共10期。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">采用经过辐射校正和几何校正的2021年1月至10月哨兵2号光学卫星数据红、近红波段为数据源。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据采用经过辐射校正和几何校正的2021年1月至10月哨兵2号光学卫星数据红、近红波段为数据源，通过计算公式NDVI=(Nir-Red)/(Nir+Red)计算得出结果。数据为WGS84坐标系，墨卡托投影，精度为10米，以1:25万标准分幅存储，共151分幅，每月一期，共10期。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">数据生产按照中国国家标准标准号GB/T 41280-2022《卫星遥感影像植被指数产品规范》要求，采用经验模型法，经过辐射校正与几何校正，质量合格。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆全域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:2.8 TiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.8 TiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.pix格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10米</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 墨卡托投影 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:vegetation index, Sentinel satellites</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 植被指数, 哨兵卫星</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Cartography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地图学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -754,51 +1085,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -825,51 +1174,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -890,51 +1257,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -960,51 +1345,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1029,464 +1432,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:yang liao,  wang wei sheng,  fang hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨辽,  王伟胜,  方晖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021xjkk1400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021xjkk1400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:2021xjkk1400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">空天地网一体化综合科考监测体系建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">yang liao, wang wei sheng, fang hui. Xinjiang 10-meter vegetation index data products (2021). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000030.</w:t>
+        <w:t xml:space="preserve">杨辽,王伟胜,方晖. 新疆10米植被指数数据产品（2021年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000030.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>