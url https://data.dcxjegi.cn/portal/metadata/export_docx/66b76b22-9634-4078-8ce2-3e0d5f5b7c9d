--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,785 +2,1134 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">estuarine research</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">河口研究</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02321</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">estuarine research</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">33110.11.ariddc.02321</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12389/ariddc.02321</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02321</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This collection contains reports delivered at the plenary session of the Soviet River Estuary Research Branch in October 1955. The report describes the hydrological conditions of the Amu Darya, Lena, Volga and Terek rivers, the characteristics of delta formation and other estuarine processes. It also provides the economic and geographical characteristics of the Volga River Delta. </w:t>
+        <w:t xml:space="preserve">本文集收录了1955年10月苏联河口研究分会全体会议上所作的报告。报告描述了阿姆河、勒拿河、伏尔加河与捷列克河的水文状况、三角洲形成特点及其他河口过程。并提供伏尔加河三角洲的经济地理特征。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author (Editorial Board):.В. Samoilov (.В.Самойлов) Published by: 丨 зд а т ельс тво А к а д еми наук С С С С С СР Published: Moscow Published year: 1960 Pages: 143 pages Language: Russian Collection barcode: XJLAS RU 70026134</w:t>
+        <w:t xml:space="preserve">作者（编委会）：И.В.萨莫伊洛夫(И.В.Самойлов) 出版社：Издательство Академии наук СССР 出版地：莫斯科 出版年：1960 页数：143页 语种：俄文 馆藏条形码：XJLAS RU 70026134</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Estuary Research" without modification or deletion.</w:t>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《河口研究》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The collected "Estuary Research" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the data information of "Estuary Research" was not changed and deleted, and the data quality was reliable. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《河口研究》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《河口研究》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:79.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">79.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:PDF format</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> no </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Delta formation, Estuarine process</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 三角洲形成, 河口过程</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1960</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1960</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1163,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1252,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1335,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1423,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1510,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. estuarine research. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02321.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 河口研究. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02321.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>