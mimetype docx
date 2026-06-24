--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -733,51 +733,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国,   新疆 </w:t>
+        <w:t xml:space="preserve"> 新疆,  中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>