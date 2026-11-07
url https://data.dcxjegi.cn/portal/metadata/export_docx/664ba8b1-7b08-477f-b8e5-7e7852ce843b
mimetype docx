--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,812 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国新疆土壤颜色预测数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包含全国和新疆的数据，新疆范围的数据是从全国数据中掩膜提取得到的，掩膜用的矢量文件是天地图官网发布的2024年新疆维吾尔自治区行政区矢量数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">土壤颜色是土壤最明显的可视特征。它能指示土壤的物理、化学和生物学性质及过程，是土壤质量评价和土壤管理的重要指标。它被广泛用作所有土壤分类系统的诊断特征。土壤颜色在水平和垂直方向上都有变化。为了揭示其空间变化，我们使用预测性土壤制图方法，根据最近的国家土壤普查数据和一系列环境协变量，以 1 km 2 网格单元大小和多个深度绘制土壤干色和湿色。中国土壤在九个深度的预测颜色，作为 GeoTFF 栅格的红色，绿色，蓝色分离在 1x1 公里的水平分辨率，并作为真彩色合成。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">742.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:742.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">GeoTiff格式</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> GCS_WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤颜色</w:t>
+        <w:t xml:space="preserve">Theme:soil color</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤学 </w:t>
+        <w:t xml:space="preserve">Subject:soil Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 新疆,  中国 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang,  China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -841,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -930,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1013,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1101,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1188,770 +969,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦 </w:t>
+        <w:t xml:space="preserve">contributors:li jin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李锦. 中国新疆土壤颜色预测数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.11666/00072.ver1.db.</w:t>
+        <w:t xml:space="preserve">li jin. Soil color prediction data in Xinjiang, China. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.11666/00072.ver1.db.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Feng, Rossiter David G, Zhang Gan Lin, Li De Cheng. A soil colour map of China[J]. Geoderma, 2020, 379:114556. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>