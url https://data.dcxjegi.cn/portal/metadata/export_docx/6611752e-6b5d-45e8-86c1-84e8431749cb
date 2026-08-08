--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1987-2019年咸海TM遥感影像数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">陆地卫星</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Landsat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为1987-2019年14期咸海TM遥感影像数据集，影像成图时间1987、1993、1999、2001、2006、2007、2008、2009、2010、2013、2014、2015（2期）、2018、2019；数据以.dat格式存储。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据来源于美国地质调局（http://glovis.usgs.gov），包括1987-2019年Landsat TM/ETM+/OLI数据，陆地卫星（Landsat）是美国地球资源卫星系列。是美国用于探测地球资源与环境的系列地球观测卫星系统，曾称作地球资源技术卫星（ERTS）。自1972年7月23日发射陆地卫星1号以来，到1984年3月1日已发射到陆地卫星5号。陆地卫星6发射失败。陆地卫星7（Landsat－7）于1999年4月15日发射升空，至今依然担负着重要任务。在数据产品方面，Landsat－7与Landsat－5的最主要差别有：增加了分辨率为15米的全色波段（PAN波段）；波段6的数据分低增益和高增益数据，分辨率从120米提高到60米。选取的数据满足以下要求：①云覆盖少（云覆盖率</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">下载影像为L1级产品，使用 ENVI软件对影像数据进行波段合并，获得包含6个波段（B、G、R、NIR、SWIR1、SWIR2）的多光谱影像，空间分辨率为30m，最后根据研究区范围对影像进行镶嵌处理，最终形成研究区时间序列影像数据集。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据时相集中于4-10月，云量范围控制在30%以内，相邻影像之间重叠度约30%，影像信息清晰丰富，不存在噪声、斑点和坏线，影像整体色调均匀、亮度适中。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/06/01-2020/06/01</w:t>
+        <w:t xml:space="preserve">collect time:2020/06/01-2020/06/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">咸海 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">8.6 GiB</w:t>
+        <w:t xml:space="preserve">data size:8.6 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">湖面,  湖泊</w:t>
+        <w:t xml:space="preserve">Theme:Lake, lakes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1987 1993 1999 2001 2006 2007 2008 2009 2010 2013 2014 2015 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:1987 1993 1999 2001 2006 2007 2008 2009 2010 2013 2014 2015 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">咸海 </w:t>
+        <w:t xml:space="preserve">Place:Aral Sea </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄粤,  刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:huang yue,  liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄粤   </w:t>
+        <w:t xml:space="preserve">author:huang yue  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄粤,刘铁. 1987-2019年咸海TM遥感影像数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00443.</w:t>
+        <w:t xml:space="preserve">huang yue, liu tie. 1987-2019 Aral Sea TM remote sensing image dataset. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00443.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>