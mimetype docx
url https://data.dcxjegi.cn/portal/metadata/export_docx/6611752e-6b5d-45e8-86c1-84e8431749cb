--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1987-2019年咸海TM遥感影像数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Landsat</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陆地卫星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集为1987-2019年14期咸海TM遥感影像数据集，影像成图时间1987、1993、1999、2001、2006、2007、2008、2009、2010、2013、2014、2015（2期）、2018、2019；数据以.dat格式存储。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本数据来源于美国地质调局（http://glovis.usgs.gov），包括1987-2019年Landsat TM/ETM+/OLI数据，陆地卫星（Landsat）是美国地球资源卫星系列。是美国用于探测地球资源与环境的系列地球观测卫星系统，曾称作地球资源技术卫星（ERTS）。自1972年7月23日发射陆地卫星1号以来，到1984年3月1日已发射到陆地卫星5号。陆地卫星6发射失败。陆地卫星7（Landsat－7）于1999年4月15日发射升空，至今依然担负着重要任务。在数据产品方面，Landsat－7与Landsat－5的最主要差别有：增加了分辨率为15米的全色波段（PAN波段）；波段6的数据分低增益和高增益数据，分辨率从120米提高到60米。选取的数据满足以下要求：①云覆盖少（云覆盖率</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">下载影像为L1级产品，使用 ENVI软件对影像数据进行波段合并，获得包含6个波段（B、G、R、NIR、SWIR1、SWIR2）的多光谱影像，空间分辨率为30m，最后根据研究区范围对影像进行镶嵌处理，最终形成研究区时间序列影像数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">数据时相集中于4-10月，云量范围控制在30%以内，相邻影像之间重叠度约30%，影像信息清晰丰富，不存在噪声、斑点和坏线，影像整体色调均匀、亮度适中。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2020/06/01-2020/06/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/06/01-2020/06/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">咸海 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:8.6 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.6 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.dat格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Lake, lakes</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">湖面,  湖泊</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Cartography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地图学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1987 1993 1999 2001 2006 2007 2008 2009 2010 2013 2014 2015 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1987 1993 1999 2001 2006 2007 2008 2009 2010 2013 2014 2015 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Aral Sea </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">咸海 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:huang yue,  liu tie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄粤,  刘铁 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:huang yue  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄粤   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:liu tie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘铁</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XDA20000000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">huang yue, liu tie. 1987-2019 Aral Sea TM remote sensing image dataset. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00443.</w:t>
+        <w:t xml:space="preserve">黄粤,刘铁. 1987-2019年咸海TM遥感影像数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00443.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>