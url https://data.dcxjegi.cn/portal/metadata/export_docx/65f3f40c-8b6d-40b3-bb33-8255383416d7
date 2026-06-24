--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -814,51 +814,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">月平均流量,  流量,  径流模数,  径流深</w:t>
+        <w:t xml:space="preserve"> 径流模数,  流量,  径流深, 月平均流量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>