--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1912-1985年伊犁河-巴尔喀什湖流域各站月（年）水文和气象数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,879 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包含伊犁河23个水文站、额尔齐斯河11个水文站、哈国北、西、中、东地区主要河流各河17个水文站、伊犁河-巴尔喀什湖流域27个水文站的月（年）平均流量、最大流量、最小流量、年径流量、径流模数、径流深数据；伊犁-巴尔喀什湖流域阿拉木图等19个气象站月（年）降水量、哈萨克斯坦共和国境内伊犁-巴尔喀什湖流域21个气象站月（年）平均气温数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源原苏联部长会水文气象总管理局，哈萨克斯坦共和国水文气象管理局(水文年鉴)。 1932-1950年哈国北、西、中、东地区主要河流各河17个水文站月（年）平均流量、最大流量，数据来源巴尔卡里叶夫：哈萨克斯坦西、北、中部地区河流水文情况，阿拉木图，1959年。 1966-1989年伊犁-巴尔喀什湖流域阿拉木图等19个气象站月（年）降水量统计数据，数据来源哈萨克斯坦科学院地理研究所水文研究室1993年。 1935-1985年哈萨克斯坦共和国境内伊犁-巴尔喀什湖流域21个气象站月（年）平均气温，数据来源哈萨克斯坦科学院地理研究水文研究室1993年。 1952-1985年伊犁河-巴尔喀什湖流域27个水文站月（年）平均流量数据，数据来源原苏联部长会水文气象总管理局，哈萨克斯坦共和国水文气象管理局。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.2 MiB</w:t>
+        <w:t xml:space="preserve">data size:1.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 径流模数,  流量,  径流深, 月平均流量</w:t>
+        <w:t xml:space="preserve">Theme:runoff modulus, flow, runoff depth, monthly average flow</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1912-1985</w:t>
+        <w:t xml:space="preserve">Time:1912-1985</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">伊犁河,   巴尔喀什湖,   额尔齐斯河 </w:t>
+        <w:t xml:space="preserve">Place:ili River,  Balkhash Lake,  Irtysh River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1033,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1122,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1205,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1293,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1380,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">古丽·加帕尔,  陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:gu li · jia pa er,  chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">古丽·加帕尔   </w:t>
+        <w:t xml:space="preserve">author:gu li · jia pa er  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">古丽·加帕尔,陈曦. 1912-1985年伊犁河-巴尔喀什湖流域各站月（年）水文和气象数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00601.</w:t>
+        <w:t xml:space="preserve">gu li · jia pa er, chen xi. 1912-1985 Monthly (annual) hydrological and meteorological data sets at various stations in the Ili River-Balkhash Lake Basin in. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00601.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>