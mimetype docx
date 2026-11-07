--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1912-1985年伊犁河-巴尔喀什湖流域各站月（年）水文和气象数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,618 +127,879 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hydrography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据包含伊犁河23个水文站、额尔齐斯河11个水文站、哈国北、西、中、东地区主要河流各河17个水文站、伊犁河-巴尔喀什湖流域27个水文站的月（年）平均流量、最大流量、最小流量、年径流量、径流模数、径流深数据；伊犁-巴尔喀什湖流域阿拉木图等19个气象站月（年）降水量、哈萨克斯坦共和国境内伊犁-巴尔喀什湖流域21个气象站月（年）平均气温数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据来源原苏联部长会水文气象总管理局，哈萨克斯坦共和国水文气象管理局(水文年鉴)。 1932-1950年哈国北、西、中、东地区主要河流各河17个水文站月（年）平均流量、最大流量，数据来源巴尔卡里叶夫：哈萨克斯坦西、北、中部地区河流水文情况，阿拉木图，1959年。 1966-1989年伊犁-巴尔喀什湖流域阿拉木图等19个气象站月（年）降水量统计数据，数据来源哈萨克斯坦科学院地理研究所水文研究室1993年。 1935-1985年哈萨克斯坦共和国境内伊犁-巴尔喀什湖流域21个气象站月（年）平均气温，数据来源哈萨克斯坦科学院地理研究水文研究室1993年。 1952-1985年伊犁河-巴尔喀什湖流域27个水文站月（年）平均流量数据，数据来源原苏联部长会水文气象总管理局，哈萨克斯坦共和国水文气象管理局。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:1.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.xlsx格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:runoff modulus, flow, runoff depth, monthly average flow</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 径流模数,  流量,  径流深, 月平均流量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1912-1985</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1912-1985</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:ili River,  Balkhash Lake,  Irtysh River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">伊犁河,   巴尔喀什湖,   额尔齐斯河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -772,51 +1033,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -843,51 +1122,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -908,51 +1205,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -978,51 +1293,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1047,464 +1380,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:gu li · jia pa er,  chen xi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">古丽·加帕尔,  陈曦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:gu li · jia pa er  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">古丽·加帕尔   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">gu li · jia pa er, chen xi. 1912-1985 Monthly (annual) hydrological and meteorological data sets at various stations in the Ili River-Balkhash Lake Basin in. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00601.</w:t>
+        <w:t xml:space="preserve">古丽·加帕尔,陈曦. 1912-1985年伊犁河-巴尔喀什湖流域各站月（年）水文和气象数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00601.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>