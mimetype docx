--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -569,51 +569,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">农业,  气候分区,  湿润度,  水热系数,  积温</w:t>
+        <w:t xml:space="preserve"> 水热系数, 农业,  积温,  湿润度,  气候分区</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>