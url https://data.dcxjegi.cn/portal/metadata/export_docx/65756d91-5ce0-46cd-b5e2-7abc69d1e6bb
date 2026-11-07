--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,759 +2,614 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦农业区划专题图</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态环境</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含哈萨克斯坦农业湿润度指标分区图和农业气候区划图，农业湿润度指标分区图展示了基于湿润度指标划分的农业气候大区及亚区，并标注了具体的湿润度指标值；其图例包含各分区的图例符号、湿润度指标计算公式及参数定义。农业气候区划图展示了哈萨克斯坦的农业气候区划，依据水热系数和≥10°C积温指标，将区域划分为平原地区与山地的农业气候区；图中配套的生长期水分保障分级表，依据水热系数将区域划分为潮湿/微湿带（1.0-1.1）、半干旱带（0.7-1.0）、干旱带（0.5-0.7）和极干旱带（0.3-0.5）；采用Г.К. Селянинова（谢良尼诺夫）的水热系数（ГТК）计算公式作为区域湿润度指标，该公式在东欧、俄罗斯及中国北方农业气候区划中应用广泛。原图比例尺均为1:750万。图片像素分辨率4960×3507，水平分辨率300dpi，图片颜色没有经过校准。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">该资料为俄文原版文献的数字化扫描件，未经翻译处理，内容以原始语种（俄语）呈现。图片像素分辨率4960×3507，水平分辨率300dpi，图片颜色没有经过校准。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">6.8 MiB</w:t>
+        <w:t xml:space="preserve">data size:6.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 水热系数, 农业,  积温,  湿润度,  气候分区</w:t>
+        <w:t xml:space="preserve">Theme:hydrothermal coefficient, agricultural, accumulated temperature, wettability, climate subarea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1982</w:t>
+        <w:t xml:space="preserve">Time:1982</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -788,69 +643,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -877,69 +714,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -960,69 +779,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1048,69 +849,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1135,775 +918,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王伟胜 </w:t>
+        <w:t xml:space="preserve">contributors:wang wei sheng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王伟胜. 哈萨克斯坦农业区划专题图. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">wang wei sheng. Thematic map of agricultural zoning of Kazakhstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>