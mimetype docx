--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -779,51 +779,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">水温,  溶解氧,  电导率,  叶绿素a,  蓝绿藻细胞密度</w:t>
+        <w:t xml:space="preserve"> 叶绿素a,  溶解氧,  蓝绿藻细胞密度, 水温,  电导率</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>