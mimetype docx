--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,969 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天山天池水体理化特征季节性垂直剖面实测数据集（2014夏季）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者于2014年6月-10月间在中国新疆天山天池布置3个监测断面（HN、HZ、HB），每个检测断面包括3个监测点。其中HN为入水口区域，HZ为池中心区域，HB为游客聚集区和出水区。在检测期间的每月中下旬，分别选择检测点距表层0.5m起，以1m为间隔，至水平面下20米，垂直检测内容包括：水体温度、电导率、溶解氧、pH值、叶绿素a和蓝绿藻细胞密度。数据集包括：（1）天池采样点分布地理信息系统数据；（2）天池不同水深水温、溶解氧、电导率、PH值、叶绿素a浓度和蓝绿藻细胞密度在分别在HN、HZ、HB平均垂直剖面变化数据。该数据集存储为.shp和.xlsx格式，数据压缩为29KB。该数据集的分析研究成果发表在《湖泊科学》2015年27卷第6期。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">实测数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">28.9 KiB</w:t>
+        <w:t xml:space="preserve">data size:28.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 叶绿素a,  溶解氧,  蓝绿藻细胞密度, 水温,  电导率</w:t>
+        <w:t xml:space="preserve">Theme:chlorophyll a, dissolved oxygen, Blue green algae cell density, water temperature, conductivity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014</w:t>
+        <w:t xml:space="preserve">Time:2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,   天池 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang,  Tianchi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -998,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1087,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1170,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1258,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1345,770 +969,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王斌,  马健 </w:t>
+        <w:t xml:space="preserve">contributors:wang bin,  ma jian </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王斌   </w:t>
+        <w:t xml:space="preserve">author:wang bin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王斌,马健. 天山天池水体理化特征季节性垂直剖面实测数据集（2014夏季）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/https://doi.org/10.3974/geodb.2016.02.10.V1.</w:t>
+        <w:t xml:space="preserve">wang bin, ma jian. Seasonal vertical profile measurement data set of physical and chemical characteristics of Tianchi Lake in Tianshan Mountains (summer 2014). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/https://doi.org/10.3974/geodb.2016.02.10.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">王斌, 马健. 天山天池水体理化特征季节性垂直剖面实测数据集（2014夏季）[J]. 全球变化数据仓储电子杂志（中英文）, 2016, 2, (10). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>