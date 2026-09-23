--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,665 +2,969 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">天山天池水体理化特征季节性垂直剖面实测数据集（2014夏季）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hydrography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">作者于2014年6月-10月间在中国新疆天山天池布置3个监测断面（HN、HZ、HB），每个检测断面包括3个监测点。其中HN为入水口区域，HZ为池中心区域，HB为游客聚集区和出水区。在检测期间的每月中下旬，分别选择检测点距表层0.5m起，以1m为间隔，至水平面下20米，垂直检测内容包括：水体温度、电导率、溶解氧、pH值、叶绿素a和蓝绿藻细胞密度。数据集包括：（1）天池采样点分布地理信息系统数据；（2）天池不同水深水温、溶解氧、电导率、PH值、叶绿素a浓度和蓝绿藻细胞密度在分别在HN、HZ、HB平均垂直剖面变化数据。该数据集存储为.shp和.xlsx格式，数据压缩为29KB。该数据集的分析研究成果发表在《湖泊科学》2015年27卷第6期。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">实测数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:28.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.shp和.xlsx格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:chlorophyll a, dissolved oxygen, Blue green algae cell density, water temperature, conductivity</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 叶绿素a,  溶解氧,  蓝绿藻细胞密度, 水温,  电导率</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2014</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang,  Tianchi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆,   天池 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -694,51 +998,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -765,51 +1087,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -830,51 +1170,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -900,51 +1258,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -969,468 +1345,770 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:wang bin,  ma jian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王斌,  马健 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:wang bin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王斌   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">wang bin, ma jian. Seasonal vertical profile measurement data set of physical and chemical characteristics of Tianchi Lake in Tianshan Mountains (summer 2014). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/https://doi.org/10.3974/geodb.2016.02.10.V1.</w:t>
+        <w:t xml:space="preserve">王斌,马健. 天山天池水体理化特征季节性垂直剖面实测数据集（2014夏季）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/https://doi.org/10.3974/geodb.2016.02.10.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Article citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">王斌, 马健. 天山天池水体理化特征季节性垂直剖面实测数据集（2014夏季）[J]. 全球变化数据仓储电子杂志（中英文）, 2016, 2, (10). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>