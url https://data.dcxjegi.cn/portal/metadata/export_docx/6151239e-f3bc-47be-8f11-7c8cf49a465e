--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -905,51 +905,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">植物研究所,  引种驯化</w:t>
+        <w:t xml:space="preserve"> 引种驯化, 植物研究所</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1016,51 +1016,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏联巴什基尔,   植物园 </w:t>
+        <w:t xml:space="preserve"> 植物园,  苏联巴什基尔 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>