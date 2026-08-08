--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏联科学院巴什基尔分院植物园</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,970 +127,639 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">专著可以分为3部分。第一部分介绍标本园的基本情况，成立于1932年，位于大乌恰河右岸，面积 121 公顷，包含多种地形分区，具备科研、教学和观赏功能，多年来研究方向和主题随时间变化，涉及植物区系调查、经济植物引种等。第二部分阐述植物研究内容，涵盖气候与土壤特征，如年均温2.6℃、年降水量580毫米，土壤以灰色森林土和暗灰色土为主；介绍植物种类，包括本地和外来物种，重点描述了乔木、灌木和草本植物的分布与特性，如欧洲赤松、西伯利亚云杉等。第三部分说明标本园的发展规划，包括建设温室、开展定向研究、扩大引种范围等，目标是成为区域性植物科研与科普中心，为农业和生态保护提供支持。整体展现了该标本园的研究成果与发展方向。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Е.В.Кучеров 出版社：苏联科学院出版社 出版地：苏联巴什基尔 出版年：1959年 页数：115页 语种：俄语</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《苏联科学院巴什基尔分院植物园》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《干旱区开发与荒漠化防治：综合措施》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《苏联科学院巴什基尔分院植物园》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">15.8 MiB</w:t>
+        <w:t xml:space="preserve">data size:15.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 引种驯化, 植物研究所</w:t>
+        <w:t xml:space="preserve">Theme:introduction and domestication, Institute of Botany</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1959</w:t>
+        <w:t xml:space="preserve">Time:1959</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 植物园,  苏联巴什基尔 </w:t>
+        <w:t xml:space="preserve">Place:Botanical Garden,  Bashkir, Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1124,69 +793,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1213,69 +864,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,69 +929,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1384,69 +999,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1471,775 +1068,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 苏联科学院巴什基尔分院植物园. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00955.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Botanical Garden of the Bashkir Branch of the Soviet Academy of Sciences. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00955.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>