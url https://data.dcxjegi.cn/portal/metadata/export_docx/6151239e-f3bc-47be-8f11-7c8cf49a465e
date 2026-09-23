--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">苏联科学院巴什基尔分院植物园</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,639 +127,970 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">专著可以分为3部分。第一部分介绍标本园的基本情况，成立于1932年，位于大乌恰河右岸，面积 121 公顷，包含多种地形分区，具备科研、教学和观赏功能，多年来研究方向和主题随时间变化，涉及植物区系调查、经济植物引种等。第二部分阐述植物研究内容，涵盖气候与土壤特征，如年均温2.6℃、年降水量580毫米，土壤以灰色森林土和暗灰色土为主；介绍植物种类，包括本地和外来物种，重点描述了乔木、灌木和草本植物的分布与特性，如欧洲赤松、西伯利亚云杉等。第三部分说明标本园的发展规划，包括建设温室、开展定向研究、扩大引种范围等，目标是成为区域性植物科研与科普中心，为农业和生态保护提供支持。整体展现了该标本园的研究成果与发展方向。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">作者（编委会）：Е.В.Кучеров 出版社：苏联科学院出版社 出版地：苏联巴什基尔 出版年：1959年 页数：115页 语种：俄语</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《苏联科学院巴什基尔分院植物园》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《干旱区开发与荒漠化防治：综合措施》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《苏联科学院巴什基尔分院植物园》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/07/01-2025/07/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/07/01-2025/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:15.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:introduction and domestication, Institute of Botany</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 引种驯化, 植物研究所</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1959</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1959</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Botanical Garden,  Bashkir, Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 植物园,  苏联巴什基尔 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -793,51 +1124,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -864,51 +1213,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -929,51 +1296,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -999,51 +1384,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1068,464 +1471,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. Botanical Garden of the Bashkir Branch of the Soviet Academy of Sciences. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00955.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 苏联科学院巴什基尔分院植物园. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00955.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>