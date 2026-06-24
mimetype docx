--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -938,51 +938,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国新疆,   哈萨克斯坦,   塔吉克斯坦,   吉尔吉斯斯坦,   乌兹别克斯坦,   土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">中国新疆,   吉尔吉斯斯坦,   哈萨克斯坦,   土库曼斯坦,   乌兹别克斯坦,   塔吉克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>