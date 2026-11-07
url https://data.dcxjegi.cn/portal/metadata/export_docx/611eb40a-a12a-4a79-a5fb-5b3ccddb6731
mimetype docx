--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,1017 +2,686 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">FABDEM 中国新疆和中亚五国30米分辨率地形数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">DEM数字高程</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">FABDEM全球数据是基于2011-2015年间的哥白尼DEM，通过使用随机森林回归模型的机器学习从中去除建筑物和森林高度偏差。该数据是第一个同时去除建筑物和森林高度的全球数字高程模型数据集。该套算法方法将建筑区的平均绝对垂直误差从1.61米减少到1.12米，将森林区的平均绝对垂直误差从5.15米减少到2.88米。新的数字高程模型比现有的全球数字高程模型更准确，网格间距为1弧秒（赤道地区约为30米）。 在此我们提供中国新疆范围和中亚五国范围的1°×1°瓦片数据，不提供分国家、分省的镶嵌数据，瓦片数据沿用全球数据的组织结构和命名方式，大家可以按提供的1°×1°网格检索图，检索资金感兴趣的区域。 说明：覆盖新疆范围的共224幅，覆盖中亚五国的共549幅。 中亚五国包含哈萨克斯坦、塔吉克斯坦、吉尔吉斯斯坦、乌兹别克斯坦和土库曼斯坦</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">FABDEM全球DEM地形数据，是在COPDEM30的基础上，使用随机森林回归模型的机器学习技术，从中移除了建筑物和树的高度偏差得到的。全球数据开放于布里斯托大学研究数据存储库。网址为：https://data.bris.ac.uk/data/dataset/s5hqmjcdj8yo2ibzi9b4ew3sn</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">制作FABDEM全球数据的工作流程包括三个阶段： (1)数据准备，包括处理预测数据和参考DEMs； (2)随机森林校正，分别对森林和建筑物进行移除； (3)后期处理，合并校正后的DEMs，填补不真实的坑洞，并应用平滑滤波器。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">建筑区的平均绝对垂直误差1.12米，森林区的平均绝对垂直误差2.88米。网格间距为1弧秒（赤道地区约为30米）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国新疆，哈萨克斯坦、塔吉克斯坦、吉尔吉斯斯坦、乌兹别克斯坦、土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">20.4 GiB</w:t>
+        <w:t xml:space="preserve">data size:20.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">数字高程模型,  DEM</w:t>
+        <w:t xml:space="preserve">Theme:digital elevation model, DEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011 2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve">Time:2011 2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国新疆,   吉尔吉斯斯坦,   哈萨克斯坦,   土库曼斯坦,   乌兹别克斯坦,   塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang, China,  Kyrgyzstan,  Kazakhstan,  Turkmenistan,  Uzbekistan,  Tajikistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1046,69 +715,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1135,69 +786,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1218,69 +851,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1306,69 +921,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1393,770 +990,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦 </w:t>
+        <w:t xml:space="preserve">contributors:li jin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李锦. FABDEM 中国新疆和中亚五国30米分辨率地形数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.5523/bris.s5hqmjcdj8yo2ibzi9b4ew3sn.</w:t>
+        <w:t xml:space="preserve">li jin. FABDEM 30-meter resolution terrain data from Xinjiang and Central Asia in China. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.5523/bris.s5hqmjcdj8yo2ibzi9b4ew3sn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Hawker Laurence, Uhe Peter, Paulo Luntadila, Sosa Jeison, Savage James, Sampson Christopher, Neal Jeffrey. A 30 m global map of elevation with forests and buildings removed[J]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>