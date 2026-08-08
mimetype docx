--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000、2010年中亚地区MODIS_250米地表温度LST数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中分辨率成像光谱仪</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是2000年和2010年乌兹别克斯坦、吉尔吉斯斯坦、土库曼斯坦、塔吉克斯坦和哈萨克斯坦5个国家范围的地表温度（LST）数据。数据集包含3种：分别是①从2000年和2010年的第97天开始（含第97天的），每16天一个中亚五国范围的地表温度img格式文件，共24个栅格文件；②处理过异常值（地表温度</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据源来自MODIS官方网站下载的2000年和2010年MOD11A2数据，该数据包含8天合成的1公里分辨率地表温度产品。 1. 2000年第97、113、129、145、161、177、193、209、225、241、257天的MOD11A2数据； 2. 2010年第97、113、129、145、161、177、193、209、225、241、257天的MOD11A2数据；</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LST数据是从MODIS官方网站下载的MOD11A2数据经过拼接、剪裁、投影变换等流程，分别获得上面指定天数的LST数据，进而得到平均地表温度；并对异常值进行处理，得到对统计结果影响较小的植被指数数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">获取的数据需要整理和计算处理才能使用，对研究区范围土要的气象观测数据、MODIS数据进行整理和计算处理,包括空白数据、缺测数据、质量缺陷等,对有问题的数据进行分析,根据情况进行处理，得到精确度高的数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2000/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦；吉尔吉斯坦；塔吉克斯坦；乌兹别克斯坦；土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">99.5 MiB</w:t>
+        <w:t xml:space="preserve">data size:99.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> Albers </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态,  地表温度,  LST</w:t>
+        <w:t xml:space="preserve">Theme:ecological, surface temperature, LST</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2010</w:t>
+        <w:t xml:space="preserve">Time:2000 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">Place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈秋晓,  陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:chen qiu xiao,  chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈秋晓   </w:t>
+        <w:t xml:space="preserve">author:chen qiu xiao  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈秋晓,陈曦. 2000、2010年中亚地区MODIS_250米地表温度LST数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00123.</w:t>
+        <w:t xml:space="preserve">chen qiu xiao, chen xi. 2000 and 2010 MODIS_250-meter surface temperature LST data set in Central Asia. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00123.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>