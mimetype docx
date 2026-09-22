--- v1 (2026-08-08)
+++ v2 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2000、2010年中亚地区MODIS_250米地表温度LST数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">MODIS</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中分辨率成像光谱仪</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集是2000年和2010年乌兹别克斯坦、吉尔吉斯斯坦、土库曼斯坦、塔吉克斯坦和哈萨克斯坦5个国家范围的地表温度（LST）数据。数据集包含3种：分别是①从2000年和2010年的第97天开始（含第97天的），每16天一个中亚五国范围的地表温度img格式文件，共24个栅格文件；②处理过异常值（地表温度</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据源来自MODIS官方网站下载的2000年和2010年MOD11A2数据，该数据包含8天合成的1公里分辨率地表温度产品。 1. 2000年第97、113、129、145、161、177、193、209、225、241、257天的MOD11A2数据； 2. 2010年第97、113、129、145、161、177、193、209、225、241、257天的MOD11A2数据；</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">LST数据是从MODIS官方网站下载的MOD11A2数据经过拼接、剪裁、投影变换等流程，分别获得上面指定天数的LST数据，进而得到平均地表温度；并对异常值进行处理，得到对统计结果影响较小的植被指数数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">获取的数据需要整理和计算处理才能使用，对研究区范围土要的气象观测数据、MODIS数据进行整理和计算处理,包括空白数据、缺测数据、质量缺陷等,对有问题的数据进行分析,根据情况进行处理，得到精确度高的数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2000/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克斯坦；吉尔吉斯坦；塔吉克斯坦；乌兹别克斯坦；土库曼斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:99.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">99.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">栅格数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">250</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">每16天，年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Albers </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:ecological, surface temperature, LST</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态,  地表温度,  LST</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Central Asia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:chen qiu xiao,  chen xi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈秋晓,  陈曦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:chen qiu xiao  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈秋晓   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">chen qiu xiao, chen xi. 2000 and 2010 MODIS_250-meter surface temperature LST data set in Central Asia. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00123.</w:t>
+        <w:t xml:space="preserve">陈秋晓,陈曦. 2000、2010年中亚地区MODIS_250米地表温度LST数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00123.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>