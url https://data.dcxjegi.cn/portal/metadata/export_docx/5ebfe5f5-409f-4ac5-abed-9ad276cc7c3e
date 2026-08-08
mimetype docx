--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆1:25万土地利用数据（1990年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据主要反映的是1990年前后新疆土地利用现状，依据《国家资源环境信息系统数据库构建》——新疆片区土地利用TM卫星影像解译标志建立的《中国科学院土地利用分类系统》，把全疆土地分为6个一级类，24个二级类；共有超过2000个图斑，所有分类要素均在一个图层内，比例尺1：25万，投影坐标采用Albers投影Krasovsky_1940坐标系。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于从马里兰大学网站上下载的1990年代新疆全疆范围的Landsate TM、ETM影像数据和中科院新疆分院文献中心馆藏的中国70年代出版的1:10万地形图。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">对TM数据先进行筛选，选出云覆盖比例少于4%，或是较少遮盖主要地物的，结合1:10万地形图对选出的影像进行几何精纠正、然后拼接、匀色，最后成为可矢量化的产品，由专业人员按照解译标志和分类系统对每一景TM数据进行目视解译、手工矢量化，生成COVERAGE格式数据，再利用Arcgis软件把COVERAGE转换成SHP数据，经过投影转换生成本数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">本数据由中国科学院新疆生态与地理研究所地理信息与制图专业人员负责数据加工，从纸质资料的扫描、影像数据的筛选、几何精纠正、拼接、匀色到数字矢量化、人工解译，整个作业流程均遵守国家相关标准，数字化误差控制在2个像素以内，保证了矢量化的界线与地形图的界线完全吻合，矢量数据真实反映地物形态和属性信息，数据精确度高达99%。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2015/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国新疆 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">77.5 MiB</w:t>
+        <w:t xml:space="preserve">data size:77.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> Krasovsky_1940_Albers </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用,  土地覆被</w:t>
+        <w:t xml:space="preserve">Theme:land use, land cover</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1990</w:t>
+        <w:t xml:space="preserve">Time:1990</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang, China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,700 +1089,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴世新 </w:t>
+        <w:t xml:space="preserve">contributors:wu shi xin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴世新   </w:t>
+        <w:t xml:space="preserve">author:wu shi xin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:wu shi xin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴世新. 新疆1:25万土地利用数据（1990年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00335.</w:t>
+        <w:t xml:space="preserve">wu shi xin. Xinjiang 1: 250,000 land use data (1990). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00335.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>