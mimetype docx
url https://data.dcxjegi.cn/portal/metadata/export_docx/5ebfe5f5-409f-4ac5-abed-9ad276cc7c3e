--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">新疆1:25万土地利用数据（1990年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据主要反映的是1990年前后新疆土地利用现状，依据《国家资源环境信息系统数据库构建》——新疆片区土地利用TM卫星影像解译标志建立的《中国科学院土地利用分类系统》，把全疆土地分为6个一级类，24个二级类；共有超过2000个图斑，所有分类要素均在一个图层内，比例尺1：25万，投影坐标采用Albers投影Krasovsky_1940坐标系。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据来源于从马里兰大学网站上下载的1990年代新疆全疆范围的Landsate TM、ETM影像数据和中科院新疆分院文献中心馆藏的中国70年代出版的1:10万地形图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">对TM数据先进行筛选，选出云覆盖比例少于4%，或是较少遮盖主要地物的，结合1:10万地形图对选出的影像进行几何精纠正、然后拼接、匀色，最后成为可矢量化的产品，由专业人员按照解译标志和分类系统对每一景TM数据进行目视解译、手工矢量化，生成COVERAGE格式数据，再利用Arcgis软件把COVERAGE转换成SHP数据，经过投影转换生成本数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">本数据由中国科学院新疆生态与地理研究所地理信息与制图专业人员负责数据加工，从纸质资料的扫描、影像数据的筛选、几何精纠正、拼接、匀色到数字矢量化、人工解译，整个作业流程均遵守国家相关标准，数字化误差控制在2个像素以内，保证了矢量化的界线与地形图的界线完全吻合，矢量数据真实反映地物形态和属性信息，数据精确度高达99%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2015/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:77.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1：25万</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Krasovsky_1940_Albers </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:land use, land cover</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土地利用,  土地覆被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Cartography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地图学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1990</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1990</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang, China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,425 +1519,700 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:wu shi xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴世新 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:wu shi xin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴世新   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:wu shi xin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴世新</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">wu shi xin. Xinjiang 1: 250,000 land use data (1990). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00335.</w:t>
+        <w:t xml:space="preserve">吴世新. 新疆1:25万土地利用数据（1990年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00335.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>