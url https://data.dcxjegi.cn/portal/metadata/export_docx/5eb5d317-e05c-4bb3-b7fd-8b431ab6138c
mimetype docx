--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -2,981 +2,716 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔吉克苏维埃社会主义共和国</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Tajik Soviet Socialist Republic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tajik Soviet Socialist Republic</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">10.12389/ariddc.01639</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书是一部全面介绍塔吉克斯坦的综合性地理著作。内容涵盖了共和国领土的自然特征、历史沿革、人口构成与民族文化、经济发展概况，并对主要区域进行了专门描述。区域部分依次介绍了费尔干纳谷地的西部、泽拉夫尚河谷、吉萨尔河谷、瓦赫什河谷、库利亚布州、苏尔霍布河谷以及西帕米尔和东帕米尔等地区。全书以区域地理为框架，兼顾自然与人文要素，适合对中亚地理感兴趣的读者参考。</w:t>
+        <w:t xml:space="preserve">This book is a comprehensive geographical book that comprehensively introduces Tajikistan. The content covers the natural characteristics, historical evolution, demographic composition, ethnic culture, and economic development of the territory of the Republic, and provides a special description of the main areas. The regional section introduces the western part of the Fergana Valley, the Zeravshan Valley, the Gisar Valley, the Vahsh Valley, the Kuryab Region, the Surkhob Valley, and the Western Pamir and Eastern Pamir regions in turn. The book takes regional geography as the framework, taking into account natural and cultural elements, and is suitable for readers interested in Central Asia geography. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Д. А.楚米乔夫（Д. А. Чумичев） 出版社：Государственное издательство географической литературы 出版地：莫斯科 出版年：1954年 页数：121页 语种：俄文 馆藏条形码：XJLAS RU 70001794</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): п.А. Chumichev (п.А.Чумичев） Published by: 丨 о с у д а р с т в е н н о е изд а т е льс т в о г е о г р а п иче ской л и т е р а т у ры Published: Moscow Publication year: 1954 Pages: 121 pages Language: Russian Collection barcode: XJLAS RU 70001794</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《塔吉克苏维埃社会主义共和国》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Tajik Soviet Socialist Republic" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《塔吉克苏维埃社会主义共和国》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《塔吉克苏维埃社会主义共和国》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Tajik Soviet Socialist Republic" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the data of "Tajik Soviet Socialist Republic" was not changed and deleted. Information, the data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/08/04-2025/08/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/08/04-2025/08/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔吉克苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">8.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:8.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.PDF格式</w:t>
+        <w:t xml:space="preserve">data format:.PDF format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 区域地理, 塔吉克斯坦</w:t>
+        <w:t xml:space="preserve">Theme:Regional geography, Tajikistan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 , 人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography , human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔吉克苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">Place:Tajik Soviet Socialist Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1010,69 +745,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1099,69 +816,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1182,69 +881,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1270,69 +951,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1357,775 +1020,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 塔吉克苏维埃社会主义共和国. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://www.doi.org/10.12389/ariddc.01639.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Tajik Soviet Socialist Republic. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://www.doi.org/10.12389/ariddc.01639.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>