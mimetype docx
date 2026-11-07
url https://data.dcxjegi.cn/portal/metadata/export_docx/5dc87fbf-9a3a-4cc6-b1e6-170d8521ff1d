--- v0 (2026-09-20)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏联现阶段的农业经济学</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Agricultural economics in the Soviet Union at the present stage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Agricultural economics in the Soviet Union at the present stage</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01562</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01562</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01562</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">农业的发展对实现苏联经济和社会进步具有日益增长的作用。这种情况在党的农业政策中得到了反映。坚定不移地实行苏共中央三月全会（1965年）所奠定的农业政策方针，保证了苏联农村深刻的质的转变。农产品的生产已有可观的增长，劳动生产率有所提高。在提高农业劳动者的劳动报酬和福利水平方面，在根本改善农村的整个生活方式方面，做了许多事情。农业的物质技术基础正在发生质的变化。 同时，处于蓬勃发展中的成熟的社会主义社会，居民的收入水平及其需求结构的深刻变化，对农业提出了更高的要求。党的第二十五次代表大会、苏共中央七月全会（1978年）的材料，对苏共中央三月全会（1965年）以后时期发展农业的经验做了全面的总结。在科学的分析实践经验并考虑到我国的条件和需要的基础上，提出了进一步发展农业生产的新任务，论证了解决这一任务的途径。 要把农业变成高度发达的经济部门，不仅要求农产品产量显著增加，而且要以确保农村更大的社会进步为前提。要考虑到新的任务，考虑到生产发展的条件、农业劳动者的生活条件、他们的利益和价值定向所发生的巨大变化，来论证农业进一步发展的途径。现在，农业拥有巨大的经济潜力。合理地利用这些潜力，提高生产效率并争取达到高的最终成果，具有重要意义。在解决这一任务中，发展农工综合体相关联的领域，完善农业同毗邻部门的相互关系，起着巨大的作用。考虑到农业发展的新趋势，要特别重视集体农庄和国营农场经营管理机制的改善。 当前，我国农业正经历着深刻的质的改组，其各个领域发生巨大结构变化的时期。研究农业部门的新趋势和发展问题，具有巨大的理论和实践意义。本书考虑到现阶段的新趋势，试图探索发展农业的综合性问题。 本书由经济科学副博士组成的作者集体编写，他们是：В.Н.鲍尔金（第九章第一、二节，第十章）、П.Ф.古日温（第十一章）、А.М.叶梅利亚诺夫（第一、二、十四、十五章）、В.Н.茹里科夫（第十二、十三章）、Л.А.马利耶夫（第五章）、Н.Н.门基娜（第四章）、С.И.波洛文科（第三、七、八章，第九章第三节）、Н.С.哈里托诺夫（第六章）。 本书面向学习、研究农业经济学的所有大学生、大学教师和科学工作人员。</w:t>
+        <w:t xml:space="preserve">The development of agriculture plays an increasingly important role in achieving the economic and social progress of the Soviet Union. This situation has been reflected in the Party's agricultural policy. The steadfast implementation of the agricultural policy line established by the March Plenum of the Central Committee of the CPSU in 1965 ensured profound qualitative changes in the Soviet countryside. Agricultural production has grown considerably, and labor productivity has increased. Much has been done to raise the remuneration and welfare of agricultural workers and to fundamentally improve the entire way of life in rural areas. The material and technical foundation of agriculture is undergoing qualitative transformation. At the same time, the mature socialist society that is developing vigorously, together with the profound changes in the income levels of the population and in the structure of their needs, has placed higher demands on agriculture. The materials of the 25th Party Congress and the July Plenum of the CPSU Central Committee in 1978 comprehensively summarized the experience gained in agricultural development since the March Plenum of 1965. On the basis of a scientific analysis of practical experience and taking into account the conditions and needs of our country, new tasks for the further development of agricultural production were proposed, and the means of accomplishing these tasks were substantiated. Transforming agriculture into a highly developed sector of the economy requires not only a significant increase in agricultural output but also greater social progress in rural areas as a prerequisite. The paths for further agricultural development must be justified with due consideration for the new tasks, the conditions of production development, the living conditions of agricultural workers, and the tremendous changes that have occurred in their interests and value orientations. Agriculture now possesses enormous economic potential. It is of great importance to make rational use of this potential, improve production efficiency, and strive for high final results. In accomplishing this task, the development of sectors connected with the agro-industrial complex and the improvement of relations between agriculture and related branches play a major role. In view of the new trends in agricultural development, special attention should be paid to improving the management mechanisms of collective farms and state farms. At present, agriculture in our country is undergoing a period of profound qualitative restructuring, marked by major structural changes in all its spheres. The study of new trends and development issues in the agricultural sector is of great theoretical and practical significance. Taking these new trends at the current stage into account, this book attempts to explore the comprehensive problems involved in agricultural development. This book was written by a team of authors holding the degree of Candidate of Economic Sciences. They are: V. N. Baulkin (Sections 1 and 2 of Chapter 9, and Chapter 10), P. F. Guzhvin (Chapter 11), A. M. Yemelyanov (Chapters 1, 2, 14, and 15), V. N. Zhurikov (Chapters 12 and 13), L. A. Maliyev (Chapter 5), N. N. Menkina (Chapter 4), S. I. Polovenko (Chapters 3, 7, and 8, and Section 3 of Chapter 9), and N. S. Kharitonov (Chapter 6). This book is intended for all university students, university teachers, and researchers engaged in the study and research of agricultural economics. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：〔苏〕В. И. 鲍尔金等著 史家定 唐朱昌 胡燕芬 葛霖生译 史家定校 出版社：农业出版社 出版地：北京 出版年：1985年 页数：270页 语种：中文 馆藏条形码：XJLAS 00109606</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board):[Su] B.И. Bo Er Jin and others, historians Ding Tang Zhu Chang, Hu Yanfen, translated by Ge Linsheng Shijiadingxiao Press: Agricultural Press Published: Beijing Publication year: 1985 Pages: 270 pages Language: Chinese Collection barcode: XJLAS 00109606</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《苏联现阶段的农业经济学》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources". It fully complies with the data information of "Agricultural Economics of the Soviet Union at the Present Stage" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《苏联现阶段的农业经济学》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《苏联现阶段的农业经济学》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Agricultural Economics at the Current Stage of the Soviet Union" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2 - 2014 Specifications for Digital Processing of Library Collection Resources","Agricultural Economics at the Current Stage of the Soviet Union" was unchanged and deleted. The data information of "Agricultural Economics at the Current Stage of the Soviet Union" was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/12/12-2025/12/12</w:t>
+        <w:t xml:space="preserve">collect time:2025/12/12-2025/12/12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">10.5 MiB</w:t>
+        <w:t xml:space="preserve">data size:10.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 苏联农业, 农业经济</w:t>
+        <w:t xml:space="preserve">Theme:Soviet Union's agricultural, Agricultural economy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">农学其他学科 </w:t>
+        <w:t xml:space="preserve">Subject:Other disciplines of agriculture </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1985</w:t>
+        <w:t xml:space="preserve">Time:1985</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 苏联现阶段的农业经济学. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01562.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Agricultural economics in the Soviet Union at the present stage. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01562.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>