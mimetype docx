--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">表层土壤,  土壤水分,  土壤温度,  土壤电导率,  介电常数</w:t>
+        <w:t xml:space="preserve"> 土壤电导率,  介电常数, 表层土壤,  土壤水分,  土壤温度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>