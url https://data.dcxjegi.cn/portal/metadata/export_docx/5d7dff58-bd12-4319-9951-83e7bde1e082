--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2017年、2018年哈萨克斯坦土壤水分、温度和电导率数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据是中科院新疆生态与地理研究所科研人员于2017年9月、2018年10月在锡尔河下游，哈萨克斯坦克孜勒奥达尔市周边、南哈萨克斯坦州、乌兹别克斯坦季札克州、沃伊州、撒马尔罕州，使用Hydra Probe II型土壤三参数传感器获取的土壤表层土壤水分、温度和电导率数据（土壤水分单位m3·m-3），采用便携式GPS接收机对采样点进行定位，并对采样环境进行拍照。 2017年采集95个GPS点，包含土壤水分、温度和电导率（62个样点号），以及介电常数（41个样点号）数据，照片44张；2018年130个GPS点，只有土壤水分、温度和电导率数据（158个样点号），照片79张。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中科院新疆生态与地理研究所科研人员于2017年9月和2018年10月在锡尔河下游，哈萨克斯坦克孜勒奥达尔市周边、南哈萨克斯坦州、乌兹别克斯坦季札克州、沃伊州、撒马尔罕州进行野外采样测量。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">首先在Google Earth上选择沿河流主要道路附近的区域画出采样样方位置，然后沿路线每隔一定距离布置1个样方、采样点。利用Hydra ProbeII型土壤三参数传感器获取的土壤表层的土壤水分、温度和电导率数据（土壤水分单位m3·m-3），采集工作中采用便携式GPS接收机对采样点进行定位，每个样方采集2次，每次3-5次重复，并对周围环境进行拍照记录。通过数据采集器存储传感器电信号，采集中将样点采集情况记录在手簿上，与传感器软件输出的数据进行比对检查，最后完成录入。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">本数据质量可靠，采用Hydra Probe II型土壤传感器测量，其介电阻抗技术有效消除温度与盐分干扰，确保水分数据精度（典型±0.01 m³/m³）。采样点通过便携式GPS定位（普通版精度2-5米），并结合样方重复采集（2次×3-5重复）及手簿与软件数据比对，辅以环境照片记录，保障数据一致性与空间代表性。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/09/13-2018/10/28</w:t>
+        <w:t xml:space="preserve">collect time:2017/09/13-2018/10/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">锡尔河下游，哈萨克斯坦克孜勒奥达尔市周边、南哈萨克斯坦州、乌兹别克斯坦季札克州、沃伊州、撒马尔罕州。 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">837.8 MiB</w:t>
+        <w:t xml:space="preserve">data size:837.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 土壤电导率,  介电常数, 表层土壤,  土壤水分,  土壤温度</w:t>
+        <w:t xml:space="preserve">Theme:soil electrical conductivity, dielectric constant, surface soil, soil moisture, soil temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018</w:t>
+        <w:t xml:space="preserve">Time:2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">罗格平 </w:t>
+        <w:t xml:space="preserve">contributors:luo ge ping </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:luo ge ping </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">罗格平. 2017年、2018年哈萨克斯坦土壤水分、温度和电导率数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00258.</w:t>
+        <w:t xml:space="preserve">luo ge ping. 2017 and 2018 Kazakhstan soil moisture, temperature and conductivity data sets. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00258.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>