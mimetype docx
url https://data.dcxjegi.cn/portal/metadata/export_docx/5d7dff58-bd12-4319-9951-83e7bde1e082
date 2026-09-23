--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2017年、2018年哈萨克斯坦土壤水分、温度和电导率数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据是中科院新疆生态与地理研究所科研人员于2017年9月、2018年10月在锡尔河下游，哈萨克斯坦克孜勒奥达尔市周边、南哈萨克斯坦州、乌兹别克斯坦季札克州、沃伊州、撒马尔罕州，使用Hydra Probe II型土壤三参数传感器获取的土壤表层土壤水分、温度和电导率数据（土壤水分单位m3·m-3），采用便携式GPS接收机对采样点进行定位，并对采样环境进行拍照。 2017年采集95个GPS点，包含土壤水分、温度和电导率（62个样点号），以及介电常数（41个样点号）数据，照片44张；2018年130个GPS点，只有土壤水分、温度和电导率数据（158个样点号），照片79张。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">中科院新疆生态与地理研究所科研人员于2017年9月和2018年10月在锡尔河下游，哈萨克斯坦克孜勒奥达尔市周边、南哈萨克斯坦州、乌兹别克斯坦季札克州、沃伊州、撒马尔罕州进行野外采样测量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">首先在Google Earth上选择沿河流主要道路附近的区域画出采样样方位置，然后沿路线每隔一定距离布置1个样方、采样点。利用Hydra ProbeII型土壤三参数传感器获取的土壤表层的土壤水分、温度和电导率数据（土壤水分单位m3·m-3），采集工作中采用便携式GPS接收机对采样点进行定位，每个样方采集2次，每次3-5次重复，并对周围环境进行拍照记录。通过数据采集器存储传感器电信号，采集中将样点采集情况记录在手簿上，与传感器软件输出的数据进行比对检查，最后完成录入。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">本数据质量可靠，采用Hydra Probe II型土壤传感器测量，其介电阻抗技术有效消除温度与盐分干扰，确保水分数据精度（典型±0.01 m³/m³）。采样点通过便携式GPS定位（普通版精度2-5米），并结合样方重复采集（2次×3-5重复）及手簿与软件数据比对，辅以环境照片记录，保障数据一致性与空间代表性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2017/09/13-2018/10/28</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017/09/13-2018/10/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">锡尔河下游，哈萨克斯坦克孜勒奥达尔市周边、南哈萨克斯坦州、乌兹别克斯坦季札克州、沃伊州、撒马尔罕州。 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:837.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">837.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.csv .xls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:soil electrical conductivity, dielectric constant, surface soil, soil moisture, soil temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 土壤电导率,  介电常数, 表层土壤,  土壤水分,  土壤温度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2017 2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kazakhstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:luo ge ping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">罗格平 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:luo ge ping </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">罗格平</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XDA20000000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">luo ge ping. 2017 and 2018 Kazakhstan soil moisture, temperature and conductivity data sets. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00258.</w:t>
+        <w:t xml:space="preserve">罗格平. 2017年、2018年哈萨克斯坦土壤水分、温度和电导率数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00258.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>