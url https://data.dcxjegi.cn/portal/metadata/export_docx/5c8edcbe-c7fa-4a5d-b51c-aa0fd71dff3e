--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -688,51 +688,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">咸海,  锡尔河,  径流模数,  流量,  降水量,  蒸发量,  水位,  水量,  面积,  盐度</w:t>
+        <w:t xml:space="preserve"> 水量,  锡尔河, 咸海,  盐度,  水位,  降水量,  面积,  径流模数,  流量,  蒸发量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>