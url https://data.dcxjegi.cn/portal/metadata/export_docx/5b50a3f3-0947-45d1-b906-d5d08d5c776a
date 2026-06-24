--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -731,51 +731,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">蒸散发,  土壤湿度</w:t>
+        <w:t xml:space="preserve"> 土壤湿度, 蒸散发</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -842,51 +842,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆,   哈萨克斯坦,   塔吉克斯坦,   吉尔吉斯斯坦,   乌兹别克斯坦,   土库曼斯坦 </w:t>
+        <w:t xml:space="preserve"> 乌兹别克斯坦,   土库曼斯坦,   吉尔吉斯斯坦,  新疆,   塔吉克斯坦,   哈萨克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>