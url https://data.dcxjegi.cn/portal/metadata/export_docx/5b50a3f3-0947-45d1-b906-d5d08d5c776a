--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,921 +2,644 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">GLEAM4.2 新疆和中亚五国范围的 0.1°分辨率蒸散发和土壤湿度栅格数据(1980-2024年)</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据是基于GLEAM4.2全球0.1°分辨率蒸散发和土壤湿度栅格数据提取的新疆和中亚五国的数据，保留原数据的分辨率精度、文件格式，空间分辨率0.1°，时间分辨率每日、每月、每年，数据格式nc文件，按照新疆和中亚五国分别存放文件夹。 数据变量：实际蒸发量（E ）、蒸腾量（E t ）、截留损失（E i ）、土壤蒸发量（E b ）、Ep_aero、Ep_rad、雪的升华（E s ）、地表凝结（E c ）、开放水面蒸发（E w ）、潜在蒸发（E p ）、蒸腾胁迫（S）、根区土壤湿度（SM rz ）、表层土壤湿度（SM s ）、感热通量 (H )。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">GLEAM4.2全球0.1°分辨率蒸散发和土壤湿度栅格数据，空间分辨率0.1°，时间分辨率每日、每月、每年，数据格式nc文件，记录了从2018年至今的数据，2025年6月已更新完2024年的数据。数据是由比利时根特大学极端水文气候实验室（H-CEL）发布的，官网下载地址https://www.gleam.eu/?spm=a2ty_o01.29997173.0.0.693c570b1fEaPT。 GLEAM 提供陆地蒸发（或称'蒸散'）的不同组成部分的数据：蒸腾作用、裸土蒸发、截留损失、开敞水面蒸发和升华，此外还包括其他相关变量，如地表和根区土壤湿度、感热通量、潜在蒸发和蒸发胁迫条件。 GLEAM4生成了两个数据集，GLEAM4.2a是基于再分析辐射和气温，结合了基于雨量计、再分析和卫星的降水，以及基于卫星的植被光学深度的数据，GLEAM4.2b是一个涵盖 2003 年至 2023 年 21 年期间的全局数据集。该数据集（主要）由卫星数据驱动得到的，根据官网信息，数据发布者后续将会发布GLEAM4.2b数据。 所有 GLEAM4 数据集均以 0.1°×0.1°的纬度-经度网格和每日时间分辨率提供。 更多信息可参考官网、README_GLEAM4.2说明文件或数据论文中的信息。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">GLEAM 中的 Penman 方程使用地表净辐射（R n ）、近地表气温（T a ）、风速（u ）、叶面积指数（LAI）和蒸汽压亏缺（VPD）的观测值来计算潜在蒸发（E p ）。裸土、高植被冠层和低植被冠层土地分区的 E p 估算值通过深度神经网络训练的乘法蒸发胁迫因子（S）转换为裸土蒸发（E b ）和蒸腾（E t ）。胁迫预测因子包括土壤湿度、VPD、[CO 2 ]、T a 以及植被状况（VOD、LAI）。根区土壤湿度（SM rz ）使用多层运行水平衡计算。为校正随机强迫误差，将卫星观测的地表土壤湿度（SM s ）同化到土壤剖面中。截留损失（E i ）在 GLEAM 中使用由降水（P ）和植被特性驱动的解析模型单独计算。最后，使用改进的 Penman 方程导出水体（E w ）和被冰和/或雪覆盖区域（E s ）的实际蒸发估算值</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">GLEAM 自 2011 年首次发布以来一直在不断修订和更新，当前版本 GLEAM4.2 于 2025 年 6月发布.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data size:2.0 GiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> GCS_WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 土壤湿度, 蒸散发</w:t>
+        <w:t xml:space="preserve">Theme:soil moisture, evapotranspiration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1980-2024</w:t>
+        <w:t xml:space="preserve">Time:1980-2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 乌兹别克斯坦,   土库曼斯坦,   吉尔吉斯斯坦,  新疆,   塔吉克斯坦,   哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Uzbekistan,  Turkmenistan,  Kyrgyzstan,  Xinjiang,  Tajikistan,  Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -950,69 +673,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1039,69 +744,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1122,69 +809,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1210,69 +879,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1297,770 +948,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦 </w:t>
+        <w:t xml:space="preserve">contributors:li jin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李锦. GLEAM4.2 新疆和中亚五国范围的 0.1°分辨率蒸散发和土壤湿度栅格数据(1980-2024年). 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.1038/s41597-025-04610-y.</w:t>
+        <w:t xml:space="preserve">li jin. GLEAM4.2 0.1° resolution evapotranspiration and soil moisture grid data across Xinjiang and five Central Asian countries (1980-2024). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.1038/s41597-025-04610-y.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Miralles Diego G, Bonte Olivier, Koppa Akash, Baez-Villanueva Oscar M, Tronquo Emma, Zhong Feng, Beck Hylke E, Hulsman Petra, Dorigo Wouter, Verhoest Niko E C. GLEAM4: global land evaporation and soil moisture dataset at 0.1 resolution from 1980 to near present[J]. Scientific Data, 12, (1): 1-14. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>