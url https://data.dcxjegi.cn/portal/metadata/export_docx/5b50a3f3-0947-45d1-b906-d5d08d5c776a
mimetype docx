--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,644 +2,921 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">GLEAM4.2 新疆和中亚五国范围的 0.1°分辨率蒸散发和土壤湿度栅格数据(1980-2024年)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据是基于GLEAM4.2全球0.1°分辨率蒸散发和土壤湿度栅格数据提取的新疆和中亚五国的数据，保留原数据的分辨率精度、文件格式，空间分辨率0.1°，时间分辨率每日、每月、每年，数据格式nc文件，按照新疆和中亚五国分别存放文件夹。 数据变量：实际蒸发量（E ）、蒸腾量（E t ）、截留损失（E i ）、土壤蒸发量（E b ）、Ep_aero、Ep_rad、雪的升华（E s ）、地表凝结（E c ）、开放水面蒸发（E w ）、潜在蒸发（E p ）、蒸腾胁迫（S）、根区土壤湿度（SM rz ）、表层土壤湿度（SM s ）、感热通量 (H )。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">GLEAM4.2全球0.1°分辨率蒸散发和土壤湿度栅格数据，空间分辨率0.1°，时间分辨率每日、每月、每年，数据格式nc文件，记录了从2018年至今的数据，2025年6月已更新完2024年的数据。数据是由比利时根特大学极端水文气候实验室（H-CEL）发布的，官网下载地址https://www.gleam.eu/?spm=a2ty_o01.29997173.0.0.693c570b1fEaPT。 GLEAM 提供陆地蒸发（或称'蒸散'）的不同组成部分的数据：蒸腾作用、裸土蒸发、截留损失、开敞水面蒸发和升华，此外还包括其他相关变量，如地表和根区土壤湿度、感热通量、潜在蒸发和蒸发胁迫条件。 GLEAM4生成了两个数据集，GLEAM4.2a是基于再分析辐射和气温，结合了基于雨量计、再分析和卫星的降水，以及基于卫星的植被光学深度的数据，GLEAM4.2b是一个涵盖 2003 年至 2023 年 21 年期间的全局数据集。该数据集（主要）由卫星数据驱动得到的，根据官网信息，数据发布者后续将会发布GLEAM4.2b数据。 所有 GLEAM4 数据集均以 0.1°×0.1°的纬度-经度网格和每日时间分辨率提供。 更多信息可参考官网、README_GLEAM4.2说明文件或数据论文中的信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">GLEAM 中的 Penman 方程使用地表净辐射（R n ）、近地表气温（T a ）、风速（u ）、叶面积指数（LAI）和蒸汽压亏缺（VPD）的观测值来计算潜在蒸发（E p ）。裸土、高植被冠层和低植被冠层土地分区的 E p 估算值通过深度神经网络训练的乘法蒸发胁迫因子（S）转换为裸土蒸发（E b ）和蒸腾（E t ）。胁迫预测因子包括土壤湿度、VPD、[CO 2 ]、T a 以及植被状况（VOD、LAI）。根区土壤湿度（SM rz ）使用多层运行水平衡计算。为校正随机强迫误差，将卫星观测的地表土壤湿度（SM s ）同化到土壤剖面中。截留损失（E i ）在 GLEAM 中使用由降水（P ）和植被特性驱动的解析模型单独计算。最后，使用改进的 Penman 方程导出水体（E w ）和被冰和/或雪覆盖区域（E s ）的实际蒸发估算值</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">GLEAM 自 2011 年首次发布以来一直在不断修订和更新，当前版本 GLEAM4.2 于 2025 年 6月发布.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:2.0 GiB</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.0 GiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.1°</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日，月，年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GCS_WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:soil moisture, evapotranspiration</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 土壤湿度, 蒸散发</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1980-2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1980-2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Uzbekistan,  Turkmenistan,  Kyrgyzstan,  Xinjiang,  Tajikistan,  Kazakhstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 乌兹别克斯坦,   土库曼斯坦,   吉尔吉斯斯坦,  新疆,   塔吉克斯坦,   哈萨克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -673,51 +950,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -744,51 +1039,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -809,51 +1122,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -879,51 +1210,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -948,468 +1297,770 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:li jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">li jin. GLEAM4.2 0.1° resolution evapotranspiration and soil moisture grid data across Xinjiang and five Central Asian countries (1980-2024). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.1038/s41597-025-04610-y.</w:t>
+        <w:t xml:space="preserve">李锦. GLEAM4.2 新疆和中亚五国范围的 0.1°分辨率蒸散发和土壤湿度栅格数据(1980-2024年). 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.1038/s41597-025-04610-y.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Article citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Miralles Diego G, Bonte Olivier, Koppa Akash, Baez-Villanueva Oscar M, Tronquo Emma, Zhong Feng, Beck Hylke E, Hulsman Petra, Dorigo Wouter, Verhoest Niko E C. GLEAM4: global land evaporation and soil moisture dataset at 0.1 resolution from 1980 to near present[J]. Scientific Data, 12, (1): 1-14. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>