--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">湖泊, 面积</w:t>
+        <w:t xml:space="preserve">面积, 湖泊</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>