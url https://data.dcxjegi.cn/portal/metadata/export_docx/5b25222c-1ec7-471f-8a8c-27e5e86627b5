--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000-2011年新疆湖泊面积数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据是新疆水面面积大于100平方公里的11个湖泊的面积数据，包含新疆博斯腾湖、布伦托海、阿雅克库木湖、艾比湖、赛里木湖、阿其格库勒、鲸鱼湖、阿克塞钦湖、吉力湖、巴里坤湖和玛纳斯湖。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">选取MODIS 数据产品MOD09A1( MODIS Aqua Surface Reflectance 1－7 8-Day L3 Global 500 m) 。在美国地质勘探局网站( http: / /www. usgs.gov /) 上免费下载2000－2011年共12 a 的MODIS 数据。为减少降水、雪冰融水等气候和人类活动用水对湖泊水面面积短时段内变化的影响，选取每年9月下旬的MODIS影像数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用ENVI 软件从2000－2011 年的MOD09A1影像中提取新疆水面面积大于100 km2 的11个湖泊面积数据. 水体提取处理方法 在水体的提取过程中，为增强水体的有效信息和排除非水体的干扰，主要采用单波段法、多波段法和水体指数法等水体遥感数据识别方法。其中。Mcfeeters借鉴归一化植被指数的构建思想，提出了归一化差异水体指数( NDWI)，能够很好地提取水体信息。其在MODIS 数据中应用的公式为: NDWI = ( CH4 － CH2) /( CH4 + CH2) 式中: CH4为MODIS 影像中第4通道的绿光波段( 0.545～0.565 μm) ; CH2为影像中第2 通道近红外波段( 0.841～0.876 μm) 。水体提取采用NDWI 计算值，确定湖泊感兴趣区，依照年份采用阈值法逐个提取湖泊数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">整个过程在ENVI 软件中操作，首先确定所研究的11个湖泊所在区域，然后对所在的MOD09A1产品影像计算NDWI指数值。接着采用直方图阈值法提取水体，为保证在年份上的一致性，各个湖泊按照年份依次提取。同时，为确保水体提取的精度，排除非水体的干扰，建立每个湖泊的感兴趣区，把湖泊确定在较小的感兴趣区范围内。最后设定阈值，得到感兴趣区内认定为水体的像元数，乘以单个像元面积，获得湖泊水域面积。考虑到云雪对阈值设定的干扰，对有大量云雪的区域做记录并处理以减小误差。另外，湿润的土壤对阈值特别是在浅水位的湖泊(艾比湖、玛纳斯湖) 确定造成的影响，水域面积会有湿润土壤算入而造成误差。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2011/01/01</w:t>
+        <w:t xml:space="preserve">collect time:2000/01/01-2011/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆维吾尔自治区 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">22.2 KiB</w:t>
+        <w:t xml:space="preserve">data size:22.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">面积, 湖泊</w:t>
+        <w:t xml:space="preserve">Theme:area, lakes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈曦,  白瑞东,  吴敬禄 </w:t>
+        <w:t xml:space="preserve">contributors:chen xi,  bai rui dong,  wu jing lu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴敬禄   </w:t>
+        <w:t xml:space="preserve">author:wu jing lu  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈曦,白瑞东,吴敬禄. 2000-2011年新疆湖泊面积数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00198.</w:t>
+        <w:t xml:space="preserve">chen xi, bai rui dong, wu jing lu. 2000-2011 Xinjiang lake area data in 2009. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00198.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>