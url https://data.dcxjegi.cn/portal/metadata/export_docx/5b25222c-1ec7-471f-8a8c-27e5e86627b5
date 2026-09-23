--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2000-2011年新疆湖泊面积数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hydrography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据是新疆水面面积大于100平方公里的11个湖泊的面积数据，包含新疆博斯腾湖、布伦托海、阿雅克库木湖、艾比湖、赛里木湖、阿其格库勒、鲸鱼湖、阿克塞钦湖、吉力湖、巴里坤湖和玛纳斯湖。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">选取MODIS 数据产品MOD09A1( MODIS Aqua Surface Reflectance 1－7 8-Day L3 Global 500 m) 。在美国地质勘探局网站( http: / /www. usgs.gov /) 上免费下载2000－2011年共12 a 的MODIS 数据。为减少降水、雪冰融水等气候和人类活动用水对湖泊水面面积短时段内变化的影响，选取每年9月下旬的MODIS影像数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">利用ENVI 软件从2000－2011 年的MOD09A1影像中提取新疆水面面积大于100 km2 的11个湖泊面积数据. 水体提取处理方法 在水体的提取过程中，为增强水体的有效信息和排除非水体的干扰，主要采用单波段法、多波段法和水体指数法等水体遥感数据识别方法。其中。Mcfeeters借鉴归一化植被指数的构建思想，提出了归一化差异水体指数( NDWI)，能够很好地提取水体信息。其在MODIS 数据中应用的公式为: NDWI = ( CH4 － CH2) /( CH4 + CH2) 式中: CH4为MODIS 影像中第4通道的绿光波段( 0.545～0.565 μm) ; CH2为影像中第2 通道近红外波段( 0.841～0.876 μm) 。水体提取采用NDWI 计算值，确定湖泊感兴趣区，依照年份采用阈值法逐个提取湖泊数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">整个过程在ENVI 软件中操作，首先确定所研究的11个湖泊所在区域，然后对所在的MOD09A1产品影像计算NDWI指数值。接着采用直方图阈值法提取水体，为保证在年份上的一致性，各个湖泊按照年份依次提取。同时，为确保水体提取的精度，排除非水体的干扰，建立每个湖泊的感兴趣区，把湖泊确定在较小的感兴趣区范围内。最后设定阈值，得到感兴趣区内认定为水体的像元数，乘以单个像元面积，获得湖泊水域面积。考虑到云雪对阈值设定的干扰，对有大量云雪的区域做记录并处理以减小误差。另外，湿润的土壤对阈值特别是在浅水位的湖泊(艾比湖、玛纳斯湖) 确定造成的影响，水域面积会有湿润土壤算入而造成误差。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2000/01/01-2011/01/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2011/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆维吾尔自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:22.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:area, lakes</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">面积, 湖泊</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:chen xi,  bai rui dong,  wu jing lu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈曦,  白瑞东,  吴敬禄 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:wu jing lu  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴敬禄   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">chen xi, bai rui dong, wu jing lu. 2000-2011 Xinjiang lake area data in 2009. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00198.</w:t>
+        <w:t xml:space="preserve">陈曦,白瑞东,吴敬禄. 2000-2011年新疆湖泊面积数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00198.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>